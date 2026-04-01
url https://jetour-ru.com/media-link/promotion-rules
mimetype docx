--- v0 (2025-10-22)
+++ v1 (2026-04-01)
@@ -1,52 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="029B74BE" w14:textId="250D21EF" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="008650ED" w:rsidP="00CA53FE">
+    <w:p w14:paraId="029B74BE" w14:textId="7FD8703F" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="008650ED" w:rsidP="00CA53FE">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:before="96"/>
         <w:ind w:right="-26" w:firstLine="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>«Правила</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="9"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -80,117 +82,153 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>акции</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="10"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidR="00CA53FE" w:rsidRPr="00CA53FE">
-[...4 lines deleted...]
-        <w:t>Летние подарки от JETOUR на 6 миллионов рублей</w:t>
+      <w:r w:rsidR="002648B7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Весна</w:t>
+      </w:r>
+      <w:r w:rsidR="0080684D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74CA3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C74CA3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>JETOUR</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20DA5034" w14:textId="77777777" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="00C12DAE">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="724390B0" w14:textId="77777777" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="00C12DAE">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="5"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13CA3D50" w14:textId="510BC4F5" w:rsidR="001E3720" w:rsidRPr="002F59CF" w:rsidRDefault="008650ED" w:rsidP="008D7AD0">
+    <w:p w14:paraId="13CA3D50" w14:textId="30624534" w:rsidR="001E3720" w:rsidRPr="002F59CF" w:rsidRDefault="008650ED" w:rsidP="008D7AD0">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="1" w:line="283" w:lineRule="auto"/>
         <w:ind w:right="111"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Рекламная акция </w:t>
       </w:r>
       <w:r w:rsidR="00384F06" w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidR="002F59CF" w:rsidRPr="00AC162B">
-[...4 lines deleted...]
-        <w:t>Летние подарки от JETOUR на 6 миллионов рублей</w:t>
+      <w:r w:rsidR="002648B7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Весна</w:t>
+      </w:r>
+      <w:r w:rsidR="0080684D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> февраль с</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74CA3" w:rsidRPr="00C74CA3">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> JETOUR</w:t>
       </w:r>
       <w:r w:rsidR="00384F06" w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">» </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>проводится с целью формирования и поддержания</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
@@ -424,52 +462,70 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009B1E9F" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="-45"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">на российском рынке. Участие в Акции не связано с внесением оплаты Участниками и не основано на риске. Принимая участие в рекламной акции </w:t>
       </w:r>
       <w:r w:rsidR="00384F06" w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidR="002F59CF" w:rsidRPr="002F59CF">
-        <w:t>Летние подарки от JETOUR на 6 миллионов рублей</w:t>
+      <w:r w:rsidR="0010272C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Весна</w:t>
+      </w:r>
+      <w:r w:rsidR="0080684D" w:rsidRPr="0080684D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с</w:t>
+      </w:r>
+      <w:r w:rsidR="00707143" w:rsidRPr="0080684D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> JETOUR</w:t>
       </w:r>
       <w:r w:rsidR="00384F06" w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">» </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(далее</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="9"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
@@ -763,51 +819,85 @@
         <w:t>сети</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Интернет.</w:t>
       </w:r>
       <w:r w:rsidR="00D45454" w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE12628" w14:textId="77777777" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="00C12DAE">
+    <w:p w14:paraId="65AB2B9B" w14:textId="77777777" w:rsidR="00E83DBB" w:rsidRPr="002005AE" w:rsidRDefault="00E83DBB" w:rsidP="00983B98">
+      <w:r w:rsidRPr="002005AE">
+        <w:t>Термины и определения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B4D337" w14:textId="4466E957" w:rsidR="00E83DBB" w:rsidRPr="002005AE" w:rsidRDefault="00E83DBB" w:rsidP="00E83DBB">
+      <w:r w:rsidRPr="002005AE">
+        <w:t>Рекомендованная розничная цена</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>это стоимость автомобиля, которую импортер (дистрибьютор) рекомендует устанавливать розничным продавцам (далее по тексту – РРЦ).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE12628" w14:textId="77777777" w:rsidR="00C12DAE" w:rsidRDefault="00C12DAE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="7"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23066E0F" w14:textId="77777777" w:rsidR="00E83DBB" w:rsidRPr="002005AE" w:rsidRDefault="00E83DBB">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="7"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24819E21" w14:textId="77777777" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="008650ED" w:rsidP="0051367A">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="298"/>
         </w:tabs>
         <w:ind w:hanging="297"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -844,147 +934,157 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>проведения</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="14"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Акции</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B9C2A69" w14:textId="2C72C44A" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="008251DA" w:rsidP="002F59CF">
+    <w:p w14:paraId="1B9C2A69" w14:textId="53998271" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="008251DA" w:rsidP="002F59CF">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="445"/>
         </w:tabs>
         <w:spacing w:before="39"/>
         <w:ind w:hanging="202"/>
       </w:pPr>
       <w:r w:rsidRPr="002005AE">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>Наименование</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>Акции:</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00384F06" w:rsidRPr="002005AE">
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidR="002F59CF" w:rsidRPr="002F59CF">
-        <w:t>Летние подарки от JETOUR на 6 миллионов рублей</w:t>
+      <w:r w:rsidR="002648B7">
+        <w:t>Весна</w:t>
+      </w:r>
+      <w:r w:rsidR="0080684D">
+        <w:t xml:space="preserve"> с</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74CA3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C74CA3">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>JETOUR</w:t>
       </w:r>
       <w:r w:rsidR="00384F06" w:rsidRPr="002005AE">
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00F32CBA" w:rsidRPr="002005AE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B2308D3" w14:textId="1F5B621B" w:rsidR="00C00AF9" w:rsidRDefault="008650ED" w:rsidP="006176B5">
+    <w:p w14:paraId="0B2308D3" w14:textId="036835C8" w:rsidR="00C00AF9" w:rsidRDefault="008650ED" w:rsidP="00C74CA3">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="38" w:line="285" w:lineRule="auto"/>
         <w:ind w:left="101" w:right="111" w:firstLine="41"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk183708048"/>
       <w:r w:rsidRPr="002005AE">
         <w:t>Организатор</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>Акции:</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>ООО</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>«</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0080684D">
+        <w:t>Вотур</w:t>
+      </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>Мотор</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>Рус»,</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
@@ -992,92 +1092,76 @@
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>г.</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>Москва,</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>вн.тер.г.</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>муниципальный</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="002005AE">
         <w:t>округ</w:t>
       </w:r>
       <w:r w:rsidR="003D5D6C" w:rsidRPr="002005AE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>Замоскворечье,</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>наб</w:t>
       </w:r>
       <w:r w:rsidR="006F2562" w:rsidRPr="002005AE">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>Космодамианская,</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="4"/>
@@ -1094,305 +1178,263 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>52</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>стр.</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>1.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="2260D0AB" w14:textId="15CD6169" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="008650ED" w:rsidP="003D5D6C">
+    <w:p w14:paraId="2260D0AB" w14:textId="72BD8C56" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="008650ED" w:rsidP="003D5D6C">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="445"/>
         </w:tabs>
         <w:spacing w:before="38"/>
         <w:ind w:hanging="202"/>
       </w:pPr>
       <w:r w:rsidRPr="002005AE">
         <w:t>Сроки</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>проведения</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>Акции:</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk183704351"/>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="00A6367E">
         <w:t>с</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="00A6367E">
         <w:rPr>
           <w:spacing w:val="5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="00A6367E">
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidR="002F59CF" w:rsidRPr="007C276D">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidR="0010272C" w:rsidRPr="0010272C">
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6367E">
         <w:t>»</w:t>
       </w:r>
-      <w:r w:rsidR="00F110E4" w:rsidRPr="007C276D">
-[...8 lines deleted...]
-      <w:r w:rsidR="00B23CA0" w:rsidRPr="007C276D">
+      <w:r w:rsidR="00F110E4" w:rsidRPr="00A6367E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E248CC">
+        <w:t>марта</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23CA0" w:rsidRPr="00A6367E">
         <w:t xml:space="preserve"> по</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="00A6367E">
         <w:rPr>
           <w:spacing w:val="8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B23CA0" w:rsidRPr="007C276D">
+      <w:r w:rsidR="00B23CA0" w:rsidRPr="00A6367E">
         <w:rPr>
           <w:spacing w:val="8"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidR="00DB2800" w:rsidRPr="007C276D">
-[...5 lines deleted...]
-      <w:r w:rsidR="00FF4274" w:rsidRPr="007C276D">
+      <w:r w:rsidR="0010272C" w:rsidRPr="0010272C">
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4274" w:rsidRPr="00A6367E">
         <w:t>»</w:t>
       </w:r>
-      <w:r w:rsidR="00B23CA0" w:rsidRPr="007C276D">
-[...3 lines deleted...]
-        <w:t>сентября</w:t>
+      <w:r w:rsidR="00B23CA0" w:rsidRPr="00A6367E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E248CC">
+        <w:t>марта</w:t>
       </w:r>
       <w:r w:rsidR="00B23CA0" w:rsidRPr="00A6367E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A6367E">
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00220361" w:rsidRPr="00A6367E">
-        <w:t>5</w:t>
+      <w:r w:rsidR="0080684D">
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00A6367E">
         <w:rPr>
           <w:spacing w:val="5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A6367E">
         <w:t>г.</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>(включительно).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="7731FF3E" w14:textId="3E888308" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="003D5D6C" w:rsidP="003D5D6C">
+    <w:p w14:paraId="7731FF3E" w14:textId="7C4D0850" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="003D5D6C" w:rsidP="003D5D6C">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="445"/>
         </w:tabs>
         <w:spacing w:before="39"/>
         <w:ind w:hanging="202"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="002005AE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>Дат</w:t>
       </w:r>
       <w:r w:rsidR="00776ECE" w:rsidRPr="002005AE">
         <w:t>ы</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0005331D" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve">проведения прямых эфиров </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>Акции:</w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk183783386"/>
       <w:r w:rsidR="000E4D69" w:rsidRPr="002005AE">
         <w:br/>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="00A6367E">
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidR="0044066A" w:rsidRPr="00A6367E">
-[...6 lines deleted...]
-        <w:t>30/31</w:t>
+      <w:r w:rsidR="00E248CC" w:rsidRPr="00E248CC">
+        <w:t>16/17/18/20/23/25/26/27</w:t>
+      </w:r>
+      <w:r w:rsidR="00556557">
+        <w:t>/30</w:t>
       </w:r>
       <w:r w:rsidR="00B65346" w:rsidRPr="00A6367E">
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="00B65346" w:rsidRPr="00A6367E">
         <w:rPr>
           <w:spacing w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ию</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002F59CF" w:rsidRPr="00A6367E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E248CC">
         <w:rPr>
           <w:spacing w:val="14"/>
         </w:rPr>
-        <w:t>л</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B65346" w:rsidRPr="00A6367E">
+        <w:t>марта</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74CA3">
         <w:rPr>
           <w:spacing w:val="14"/>
         </w:rPr>
-        <w:t>я</w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="008B22C2" w:rsidRPr="002005AE">
-        <w:t>5</w:t>
+      <w:r w:rsidR="0080684D">
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>г.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="3A4B9509" w14:textId="428B2B4D" w:rsidR="002F31EB" w:rsidRPr="002005AE" w:rsidRDefault="000A5A27" w:rsidP="003D5D6C">
+    <w:p w14:paraId="3A4B9509" w14:textId="03DBCE29" w:rsidR="002F31EB" w:rsidRPr="002005AE" w:rsidRDefault="000A5A27" w:rsidP="003D5D6C">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="441"/>
         </w:tabs>
         <w:spacing w:before="40" w:line="283" w:lineRule="auto"/>
         <w:ind w:left="101" w:right="109" w:firstLine="41"/>
         <w:rPr>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002005AE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>Способы информирования Участников Акции: Участники будут проинформированы о Правилах и сроках</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
@@ -1461,95 +1503,82 @@
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>канале</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>ООО</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>«</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00E8455D">
+        <w:t xml:space="preserve">Вотур </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>Мотор</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>Рус»</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>в</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+        <w:t>VKontakte:</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>https://vk.com/jetourrussia</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>а</w:t>
       </w:r>
@@ -1625,3271 +1654,1173 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>веб-страница</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>Акции).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38DBB7A9" w14:textId="2092B7D7" w:rsidR="00AD5649" w:rsidRPr="002005AE" w:rsidRDefault="00FF064A" w:rsidP="002B516F">
+    <w:p w14:paraId="54066F2A" w14:textId="1EF94433" w:rsidR="00E83DBB" w:rsidRDefault="00FF064A" w:rsidP="002C61BC">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="467"/>
         </w:tabs>
         <w:spacing w:line="283" w:lineRule="auto"/>
         <w:ind w:left="101" w:right="114" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="002005AE">
         <w:t>Приз</w:t>
       </w:r>
       <w:r w:rsidR="00776ECE" w:rsidRPr="002005AE">
         <w:t>ы</w:t>
       </w:r>
-      <w:r w:rsidRPr="002005AE">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00412229" w:rsidRPr="002005AE">
-        <w:t>по Акции:</w:t>
+        <w:t xml:space="preserve"> Акции:</w:t>
       </w:r>
       <w:r w:rsidR="00412229" w:rsidRPr="002005AE">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="000A5A27" w:rsidRPr="002005AE">
-[...10 lines deleted...]
-      </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk183707449"/>
+      <w:r w:rsidR="003F12B0">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
       <w:r w:rsidR="00DA6E5D" w:rsidRPr="002005AE">
-        <w:t xml:space="preserve">право на приобретение автомобиля </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>право на приобретение автомобиля</w:t>
+      </w:r>
+      <w:r w:rsidR="00E83DBB">
+        <w:t xml:space="preserve"> любой модели</w:t>
+      </w:r>
       <w:r w:rsidR="00DA6E5D" w:rsidRPr="002005AE">
-        <w:t>Jetour</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Jetour </w:t>
+      </w:r>
+      <w:r w:rsidR="00E83DBB">
+        <w:t xml:space="preserve">в любой комплектации </w:t>
       </w:r>
       <w:r w:rsidR="00DA6E5D" w:rsidRPr="002005AE">
         <w:t xml:space="preserve">со скидкой </w:t>
       </w:r>
       <w:r w:rsidR="00EF7164" w:rsidRPr="002005AE">
         <w:t xml:space="preserve">в размере </w:t>
       </w:r>
-      <w:r w:rsidR="002F59CF" w:rsidRPr="002F59CF">
-        <w:t>7</w:t>
+      <w:r w:rsidR="00E83DBB">
+        <w:t>30</w:t>
       </w:r>
       <w:r w:rsidR="00EF7164" w:rsidRPr="002005AE">
-        <w:t>00 000 (</w:t>
-[...5 lines deleted...]
-        <w:t>ь</w:t>
+        <w:t xml:space="preserve"> 000 (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E83DBB">
+        <w:t>тридцать</w:t>
       </w:r>
       <w:r w:rsidR="00EF7164" w:rsidRPr="002005AE">
-        <w:t>сот тысяч) рублей 00 копеек от РРЦ</w:t>
+        <w:t xml:space="preserve"> тысяч) рублей 00 копеек от РРЦ</w:t>
       </w:r>
       <w:r w:rsidR="00D70FE6" w:rsidRPr="002005AE">
         <w:t xml:space="preserve"> на момент покупки автомобиля</w:t>
       </w:r>
+      <w:r w:rsidR="00394817">
+        <w:t xml:space="preserve"> в количестве </w:t>
+      </w:r>
+      <w:r w:rsidR="00E248CC">
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidR="00394817">
+        <w:t xml:space="preserve"> штук</w:t>
+      </w:r>
       <w:r w:rsidR="00EF7164" w:rsidRPr="002005AE">
-        <w:t xml:space="preserve">, 2024 года выпуска, </w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="001A2F99">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="0029640C">
-[...22 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="065CF354" w14:textId="15A87104" w:rsidR="0029640C" w:rsidRPr="0029640C" w:rsidRDefault="000A5A27" w:rsidP="0029640C">
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="26C8C0D9" w14:textId="77777777" w:rsidR="003912BC" w:rsidRDefault="002B516F" w:rsidP="003912BC">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk183777818"/>
+      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+        <w:t>Акция</w:t>
+      </w:r>
+      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+        <w:t>не</w:t>
+      </w:r>
+      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+        <w:t>является</w:t>
+      </w:r>
+      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+        <w:t>лотереей</w:t>
+      </w:r>
+      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+        <w:t>или</w:t>
+      </w:r>
+      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+        <w:t>иным</w:t>
+      </w:r>
+      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+        <w:t>основанным</w:t>
+      </w:r>
+      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+        <w:t>на</w:t>
+      </w:r>
+      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+        <w:t>риске</w:t>
+      </w:r>
+      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+        <w:t>мероприятием.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidR="003912BC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3940DF26" w14:textId="77777777" w:rsidR="00EB3834" w:rsidRPr="002005AE" w:rsidRDefault="00EB3834">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BC3AD93" w14:textId="77777777" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="008650ED" w:rsidP="00DA565E">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="298"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:hanging="197"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Hlk183707906"/>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>условия</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>участия</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="10"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="10"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Акции</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE6DAAF" w14:textId="1BD79E2A" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="008650ED" w:rsidP="00DA565E">
       <w:pPr>
         <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="467"/>
         </w:tabs>
-        <w:spacing w:line="283" w:lineRule="auto"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="006176B5">
+        <w:spacing w:before="38" w:line="285" w:lineRule="auto"/>
+        <w:ind w:left="101" w:right="109" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>Участниками Акции могут быть дееспособные физические лица, являющиеся гражданами Российской</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>Федерации,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>постоянно</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>проживающие</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>на</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>территории</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>Российской</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>Федерации,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>достигшие</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>возраста</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="47"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>лет</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>(далее</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>«Участник»).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="3BAF71C9" w14:textId="6C756273" w:rsidR="00E24FD4" w:rsidRPr="002005AE" w:rsidRDefault="00567E0F" w:rsidP="00567E0F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="546"/>
+        </w:tabs>
+        <w:spacing w:before="96" w:line="283" w:lineRule="auto"/>
+        <w:ind w:right="111"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002005AE">
+        <w:t xml:space="preserve">2.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="0005331D" w:rsidRPr="002005AE">
+        <w:t xml:space="preserve">Для участия в Акции </w:t>
+      </w:r>
+      <w:r w:rsidR="00520EFD" w:rsidRPr="002005AE">
+        <w:t xml:space="preserve">участнику </w:t>
+      </w:r>
+      <w:r w:rsidR="0005331D" w:rsidRPr="002005AE">
+        <w:t>необходимо</w:t>
+      </w:r>
+      <w:r w:rsidR="00520EFD" w:rsidRPr="002005AE">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="0005331D" w:rsidRPr="002005AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0005331D" w:rsidRPr="002005AE">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00E24FD4" w:rsidRPr="002005AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0005331D" w:rsidRPr="002005AE">
+        <w:t>2.3.1. В период с «</w:t>
+      </w:r>
+      <w:r w:rsidR="00556557">
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidR="0005331D" w:rsidRPr="002005AE">
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00864FC2" w:rsidRPr="002005AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0005331D" w:rsidRPr="002005AE">
+        <w:t>по</w:t>
+      </w:r>
+      <w:r w:rsidR="0005331D" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0005331D" w:rsidRPr="002005AE">
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00556557">
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="0005331D" w:rsidRPr="002005AE">
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="0005331D" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E248CC">
+        <w:t>марта</w:t>
+      </w:r>
+      <w:r w:rsidR="0005331D" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0005331D" w:rsidRPr="002005AE">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="0080684D">
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="002005AE">
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> 1.6 AWD</w:t>
+      <w:r w:rsidR="0005331D" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0005331D" w:rsidRPr="002005AE">
+        <w:t>г.</w:t>
+      </w:r>
+      <w:r w:rsidR="0005331D" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>на веб-странице Акции https://jetour-</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF4777" w:rsidRPr="002005AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t xml:space="preserve">ru.com/broadcast-request </w:t>
+      </w:r>
+      <w:r w:rsidR="0005331D" w:rsidRPr="002005AE">
+        <w:t>оставить заявку на тест-драйв (указать имя и фамилию, номер телефона,</w:t>
+      </w:r>
+      <w:r w:rsidR="0005331D" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0005331D" w:rsidRPr="002005AE">
+        <w:t>электронный</w:t>
+      </w:r>
+      <w:r w:rsidR="0005331D" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0005331D" w:rsidRPr="002005AE">
+        <w:t>адрес,</w:t>
+      </w:r>
+      <w:r w:rsidR="0005331D" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0005331D" w:rsidRPr="002005AE">
+        <w:t>город и</w:t>
+      </w:r>
+      <w:r w:rsidR="0005331D" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0005331D" w:rsidRPr="002005AE">
+        <w:t>т.д.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4984ACCD" w14:textId="23939548" w:rsidR="00D27131" w:rsidRDefault="00080CD0" w:rsidP="0051367A">
+    <w:p w14:paraId="1AA7FE7C" w14:textId="301152F3" w:rsidR="009E13A0" w:rsidRPr="002005AE" w:rsidRDefault="00E24FD4" w:rsidP="0051367A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="546"/>
+        </w:tabs>
+        <w:spacing w:before="96" w:line="283" w:lineRule="auto"/>
+        <w:ind w:right="111"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002005AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk194583126"/>
+      <w:r w:rsidR="0005331D" w:rsidRPr="002005AE">
+        <w:t xml:space="preserve">2.3.2. </w:t>
+      </w:r>
+      <w:r w:rsidR="009E13A0" w:rsidRPr="002005AE">
+        <w:t xml:space="preserve">Подписаться </w:t>
+      </w:r>
+      <w:r w:rsidR="00E83DBB">
+        <w:t xml:space="preserve">на сообщество: </w:t>
+      </w:r>
+      <w:r w:rsidR="009E13A0" w:rsidRPr="002005AE">
+        <w:t>https://vk.com/jetourrussia.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="06803094" w14:textId="5876565E" w:rsidR="00D70FE6" w:rsidRPr="002005AE" w:rsidRDefault="009E13A0" w:rsidP="00D70FE6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="546"/>
+        </w:tabs>
+        <w:spacing w:before="96" w:line="283" w:lineRule="auto"/>
+        <w:ind w:right="111"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002005AE">
+        <w:t xml:space="preserve">2.3.3. </w:t>
+      </w:r>
+      <w:r w:rsidR="0005331D" w:rsidRPr="002005AE">
+        <w:t>Принять участие в прямых эфирах</w:t>
+      </w:r>
+      <w:r w:rsidR="00520EFD" w:rsidRPr="002005AE">
+        <w:t>, проводимых на</w:t>
+      </w:r>
+      <w:r w:rsidR="00520EFD" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00520EFD" w:rsidRPr="002005AE">
+        <w:t>официальном</w:t>
+      </w:r>
+      <w:r w:rsidR="00520EFD" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00520EFD" w:rsidRPr="002005AE">
+        <w:t>канале</w:t>
+      </w:r>
+      <w:r w:rsidR="00520EFD" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00520EFD" w:rsidRPr="002005AE">
+        <w:t>ООО</w:t>
+      </w:r>
+      <w:r w:rsidR="00520EFD" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00520EFD" w:rsidRPr="002005AE">
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="009A4409">
+        <w:t>Вотур</w:t>
+      </w:r>
+      <w:r w:rsidR="00520EFD" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00520EFD" w:rsidRPr="002005AE">
+        <w:t>Мотор</w:t>
+      </w:r>
+      <w:r w:rsidR="00520EFD" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00520EFD" w:rsidRPr="002005AE">
+        <w:t>Рус»</w:t>
+      </w:r>
+      <w:r w:rsidR="00520EFD" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00520EFD" w:rsidRPr="002005AE">
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="00E83DBB">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>о ВКонтакте</w:t>
+      </w:r>
+      <w:r w:rsidR="00520EFD" w:rsidRPr="002005AE">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00520EFD" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00520EFD" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>https://vk.com/jetourrussia</w:t>
+      </w:r>
+      <w:r w:rsidR="0005331D" w:rsidRPr="002005AE">
+        <w:t xml:space="preserve"> в любую из дат, указанных в п. 1.4. настоящих Правил Акции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1472918B" w14:textId="6A07EDFC" w:rsidR="00A763CC" w:rsidRPr="00A7501F" w:rsidRDefault="0005331D" w:rsidP="00FD4D5B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="546"/>
+        </w:tabs>
+        <w:spacing w:before="96" w:line="283" w:lineRule="auto"/>
+        <w:ind w:right="111"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002005AE">
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="_Hlk194071710"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk194568762"/>
+      <w:r w:rsidR="00D70FE6" w:rsidRPr="002005AE">
+        <w:t xml:space="preserve">2.4. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A763CC" w:rsidRPr="002005AE">
+        <w:t>Призовой</w:t>
+      </w:r>
+      <w:r w:rsidR="00A763CC" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A763CC" w:rsidRPr="002005AE">
+        <w:t>фонд</w:t>
+      </w:r>
+      <w:r w:rsidR="00A763CC" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A763CC" w:rsidRPr="002005AE">
+        <w:t>Акции</w:t>
+      </w:r>
+      <w:r w:rsidR="00A763CC" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A763CC" w:rsidRPr="002005AE">
+        <w:t>формируется</w:t>
+      </w:r>
+      <w:r w:rsidR="00A763CC" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A763CC" w:rsidRPr="002005AE">
+        <w:t>за</w:t>
+      </w:r>
+      <w:r w:rsidR="00A763CC" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A763CC" w:rsidRPr="002005AE">
+        <w:t>счет</w:t>
+      </w:r>
+      <w:r w:rsidR="00A763CC" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A763CC" w:rsidRPr="002005AE">
+        <w:t>средств</w:t>
+      </w:r>
+      <w:r w:rsidR="00A763CC" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F3057" w:rsidRPr="00A7501F">
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r w:rsidR="00A763CC" w:rsidRPr="00A7501F">
+        <w:t>рганизатора</w:t>
+      </w:r>
+      <w:r w:rsidR="006F3057" w:rsidRPr="00A7501F">
+        <w:t xml:space="preserve"> ООО</w:t>
+      </w:r>
+      <w:r w:rsidR="006F3057" w:rsidRPr="00A7501F">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F3057" w:rsidRPr="00A7501F">
+        <w:t>«Вотур</w:t>
+      </w:r>
+      <w:r w:rsidR="006F3057" w:rsidRPr="00A7501F">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F3057" w:rsidRPr="00A7501F">
+        <w:t>Мотор</w:t>
+      </w:r>
+      <w:r w:rsidR="006F3057" w:rsidRPr="00A7501F">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F3057" w:rsidRPr="00A7501F">
+        <w:t>Рус»</w:t>
+      </w:r>
+      <w:r w:rsidR="00A763CC" w:rsidRPr="00A7501F">
+        <w:rPr>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A763CC" w:rsidRPr="00A7501F">
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="00A763CC" w:rsidRPr="00A7501F">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A763CC" w:rsidRPr="00A7501F">
+        <w:t>состоит</w:t>
+      </w:r>
+      <w:r w:rsidR="00A763CC" w:rsidRPr="00A7501F">
+        <w:rPr>
+          <w:spacing w:val="10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A763CC" w:rsidRPr="00A7501F">
+        <w:t>из</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE42D2" w:rsidRPr="00A7501F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00835C9F" w:rsidRPr="00A7501F">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00080CD0" w:rsidRPr="00A7501F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE42D2" w:rsidRPr="00A7501F">
+        <w:t>категори</w:t>
+      </w:r>
+      <w:r w:rsidR="00835C9F" w:rsidRPr="00A7501F">
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="00A763CC" w:rsidRPr="00A7501F">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="391A82A6" w14:textId="77777777" w:rsidR="00AC3C3D" w:rsidRPr="00A7501F" w:rsidRDefault="00AC3C3D" w:rsidP="00B434A7">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p w14:paraId="59819969" w14:textId="5C402D4D" w:rsidR="008D35FA" w:rsidRPr="00A7501F" w:rsidRDefault="00ED1839" w:rsidP="00DC5E6F">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="467"/>
         </w:tabs>
         <w:spacing w:line="283" w:lineRule="auto"/>
         <w:ind w:right="114"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r w:rsidRPr="002005AE">
-[...68 lines deleted...]
-      <w:r w:rsidR="002B516F">
+      <w:r w:rsidRPr="00A7501F">
+        <w:t xml:space="preserve">Категория 1: </w:t>
+      </w:r>
+      <w:r w:rsidR="00212ECF" w:rsidRPr="00A7501F">
+        <w:t xml:space="preserve">право на приобретение автомобиля </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6BD9" w:rsidRPr="00A7501F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Coral</w:t>
-[...120 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>JETOUR</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA6BD9" w:rsidRPr="00A7501F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00212ECF" w:rsidRPr="00A7501F">
+        <w:t xml:space="preserve">со скидкой в размере </w:t>
+      </w:r>
+      <w:r w:rsidR="00E83DBB" w:rsidRPr="00A7501F">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00212ECF" w:rsidRPr="00A7501F">
+        <w:t>0 000 (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E83DBB" w:rsidRPr="00A7501F">
+        <w:t>тридцать</w:t>
+      </w:r>
+      <w:r w:rsidR="00212ECF" w:rsidRPr="00A7501F">
+        <w:t xml:space="preserve"> тысяч) рублей 00 копеек от РРЦ на момент покупки автомобиля</w:t>
+      </w:r>
+      <w:r w:rsidR="00E83DBB" w:rsidRPr="00A7501F">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00957E0F" w:rsidRPr="00A7501F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F3057" w:rsidRPr="00A7501F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7501F">
+        <w:t xml:space="preserve">Количество призов в данной категории - </w:t>
+      </w:r>
+      <w:r w:rsidR="00C51F60">
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7501F">
+        <w:t xml:space="preserve"> шт. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27BDC6B8" w14:textId="7EF134F3" w:rsidR="009A7B01" w:rsidRDefault="00D27131" w:rsidP="006176B5">
-[...145 lines deleted...]
-    <w:p w14:paraId="68DC2021" w14:textId="77777777" w:rsidR="009A7B01" w:rsidRPr="007C276D" w:rsidRDefault="009A7B01" w:rsidP="009A7B01">
+    <w:p w14:paraId="0775C37D" w14:textId="77777777" w:rsidR="00824818" w:rsidRPr="00A7501F" w:rsidRDefault="00824818" w:rsidP="00DC5E6F">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="467"/>
         </w:tabs>
         <w:spacing w:line="283" w:lineRule="auto"/>
         <w:ind w:right="114"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-[...2 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C02642E" w14:textId="6BA0CF08" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="009A7B01" w:rsidP="009A7B01">
+    <w:p w14:paraId="20967FD1" w14:textId="3B03B183" w:rsidR="002D627E" w:rsidRPr="00394817" w:rsidRDefault="00824818" w:rsidP="00DC5E6F">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="467"/>
         </w:tabs>
         <w:spacing w:line="283" w:lineRule="auto"/>
         <w:ind w:right="114"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-[...31 lines deleted...]
-      <w:r w:rsidR="00DA565E" w:rsidRPr="00DA565E">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A7501F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B802DB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D627E" w:rsidRPr="00A7501F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Сумма НДФЛ определяется в соответствии со статьей 226 НК РФ исходя из суммы приза и перечисляется в бюджет Организатором</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A7501F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D627E" w:rsidRPr="00A7501F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>для приза</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7501F" w:rsidRPr="00A7501F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Категории 1 – права </w:t>
+      </w:r>
+      <w:r w:rsidR="00A7501F" w:rsidRPr="00A7501F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">приобретения автомобиля </w:t>
+      </w:r>
+      <w:r w:rsidR="00A7501F" w:rsidRPr="00A7501F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>JETOUR</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7501F" w:rsidRPr="00A7501F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> со скидкой</w:t>
+      </w:r>
+      <w:r w:rsidR="002D627E" w:rsidRPr="00A7501F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00DA565E" w:rsidRPr="006176B5">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="386DF57B" w14:textId="244C162B" w:rsidR="00FA3CF0" w:rsidRPr="002005AE" w:rsidRDefault="00FA3CF0" w:rsidP="002005AE">
-[...13 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="3D1834B3" w14:textId="67255385" w:rsidR="00E83DBB" w:rsidRPr="002005AE" w:rsidRDefault="006F3057" w:rsidP="00154324">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...1824 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p w14:paraId="05CFC9D8" w14:textId="3E4CA0D9" w:rsidR="00ED1839" w:rsidRPr="002005AE" w:rsidRDefault="00ED1839" w:rsidP="00B4764A">
-[...468 lines deleted...]
-    <w:p w14:paraId="6F7B44CE" w14:textId="77777777" w:rsidR="007770A3" w:rsidRDefault="007171A5" w:rsidP="00154324">
+    <w:p w14:paraId="01146F70" w14:textId="1F4D53FD" w:rsidR="00425228" w:rsidRPr="002005AE" w:rsidRDefault="000E1B25" w:rsidP="00154324">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...185 lines deleted...]
-        <w:t xml:space="preserve">денежная часть приза </w:t>
+        <w:t xml:space="preserve">2.6. </w:t>
       </w:r>
       <w:r w:rsidR="00425228" w:rsidRPr="002005AE">
-        <w:t>не вручается и не выплачивается Победителю, а удерживается Организатором</w:t>
+        <w:t>Обязательства Организатора относительно качества Приза ограничены гарантиями, предоставленными его производителем/дистрибьютором – ООО «</w:t>
+      </w:r>
+      <w:r w:rsidR="009A4409">
+        <w:t>Вотур</w:t>
       </w:r>
       <w:r w:rsidR="00425228" w:rsidRPr="002005AE">
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Мотор Рус».</w:t>
       </w:r>
       <w:r w:rsidR="00425228" w:rsidRPr="002005AE">
-        <w:t>согласно</w:t>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00425228" w:rsidRPr="002005AE">
-        <w:rPr>
-[...50 lines deleted...]
-      <w:r w:rsidRPr="002005AE">
         <w:t xml:space="preserve">Претензии относительно качества Приза </w:t>
       </w:r>
       <w:r w:rsidR="00061B4D">
         <w:t xml:space="preserve">вправе предъявлять непосредственно продавцу автомобиля.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="002005AE">
+      <w:r w:rsidR="00425228" w:rsidRPr="002005AE">
         <w:t>Целостность и функциональная пригодность Приза должна проверяться Участниками непосредственно при получении Приза.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59A94E0F" w14:textId="086621CA" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="00C12DAE" w:rsidP="008834F3">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:strike/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DB9DF72" w14:textId="55AE30A5" w:rsidR="00E24FD4" w:rsidRPr="002005AE" w:rsidRDefault="00E24FD4" w:rsidP="0051367A">
+    <w:p w14:paraId="07C989DC" w14:textId="690A0A03" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="00E24FD4" w:rsidP="0079523C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="445"/>
         </w:tabs>
         <w:spacing w:before="38" w:line="283" w:lineRule="auto"/>
         <w:ind w:right="160"/>
       </w:pPr>
       <w:r w:rsidRPr="002005AE">
-        <w:t xml:space="preserve">2.5. </w:t>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1B25">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00F32963" w:rsidRPr="002005AE">
         <w:t>Установленные в п. 2.</w:t>
       </w:r>
       <w:r w:rsidR="00C36D35" w:rsidRPr="002005AE">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00F32963" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F32963" w:rsidRPr="002005AE">
         <w:t>Призы</w:t>
       </w:r>
       <w:r w:rsidR="00F32963" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00111F49" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
@@ -4961,489 +2892,131 @@
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F32963" w:rsidRPr="002005AE">
         <w:t>вещевой</w:t>
       </w:r>
       <w:r w:rsidR="00F32963" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F32963" w:rsidRPr="002005AE">
         <w:t>части</w:t>
       </w:r>
       <w:r w:rsidR="00F32963" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F32963" w:rsidRPr="002005AE">
         <w:t xml:space="preserve">Приза. </w:t>
       </w:r>
-    </w:p>
-[...368 lines deleted...]
-      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidR="00B267B6">
         <w:br/>
       </w:r>
       <w:r w:rsidR="0051367A" w:rsidRPr="002005AE">
-        <w:t xml:space="preserve">2.7. </w:t>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1B25">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="0051367A" w:rsidRPr="002005AE">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>Организатор обеспечивает предоставление</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="00B267B6">
         <w:rPr>
           <w:spacing w:val="47"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>Приза</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="00B267B6">
         <w:rPr>
           <w:spacing w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>в месте его выдачи</w:t>
       </w:r>
       <w:r w:rsidR="004C1D44" w:rsidRPr="002005AE">
-        <w:t xml:space="preserve">, согласно п. </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="004C1D44" w:rsidRPr="002005AE">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="004C1D44" w:rsidRPr="004B7CEF">
+        <w:t xml:space="preserve">согласно п. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB114D" w:rsidRPr="004B7CEF">
+        <w:t xml:space="preserve">5 </w:t>
+      </w:r>
+      <w:r w:rsidR="004C1D44" w:rsidRPr="004B7CEF">
+        <w:t>настоящих Правил и условий Акции</w:t>
+      </w:r>
+      <w:r w:rsidR="008650ED" w:rsidRPr="004B7CEF">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00DB114D" w:rsidRPr="002005AE">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E32A36" w:rsidRPr="002005AE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00567E0F" w:rsidRPr="002005AE">
         <w:t>Организатор не оплачивает и не возмещает Победителю стоимость проезда до места вручения Приза, а также иные расходы победителя, связанные с получением Приза.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD30AF4" w14:textId="2B945288" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="0051367A" w:rsidP="00066B72">
+    <w:p w14:paraId="7FD30AF4" w14:textId="431A94E8" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="0051367A" w:rsidP="00066B72">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="556"/>
         </w:tabs>
         <w:spacing w:line="283" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="111"/>
       </w:pPr>
       <w:r w:rsidRPr="002005AE">
-        <w:t xml:space="preserve">2.8. </w:t>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="12" w:name="_Hlk196916689"/>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1B25">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_Hlk196916689"/>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>Информация, которую может заполнить каждый участник, не подлежит двойному учету</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>. В розыгрыше</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>акции</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>смогут</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
@@ -5560,292 +3133,263 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>определения</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="16"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Победителей</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54ABEBB4" w14:textId="35BEC161" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="0051367A" w:rsidP="0051367A">
+    <w:p w14:paraId="54ABEBB4" w14:textId="39852949" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="0051367A" w:rsidP="0051367A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="41"/>
         <w:ind w:left="142"/>
       </w:pPr>
       <w:r w:rsidRPr="002005AE">
         <w:t xml:space="preserve">3.1. </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>Организатор</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="25"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>в</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>период</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0077244F" w:rsidRPr="007C276D">
+      <w:r w:rsidR="0077244F" w:rsidRPr="00A6367E">
         <w:t xml:space="preserve">с </w:t>
       </w:r>
-      <w:r w:rsidR="00AA174B" w:rsidRPr="007C276D">
+      <w:r w:rsidR="00AA174B" w:rsidRPr="00A6367E">
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidR="007D39D6" w:rsidRPr="007C276D">
-[...2 lines deleted...]
-      <w:r w:rsidR="00AA174B" w:rsidRPr="007C276D">
+      <w:r w:rsidR="00556557">
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA174B" w:rsidRPr="00A6367E">
+        <w:t>» по</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA174B" w:rsidRPr="00A6367E">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:r w:rsidR="00556557">
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA174B" w:rsidRPr="00A6367E">
         <w:t xml:space="preserve">» </w:t>
       </w:r>
-      <w:r w:rsidR="007D39D6" w:rsidRPr="007C276D">
-[...26 lines deleted...]
-      <w:r w:rsidR="009744E8" w:rsidRPr="007C276D">
+      <w:r w:rsidR="00E248CC">
+        <w:t>марта</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA174B" w:rsidRPr="002005AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009744E8" w:rsidRPr="002005AE">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="009A4409">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="009744E8" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009744E8" w:rsidRPr="007C276D">
+      <w:r w:rsidR="009744E8" w:rsidRPr="002005AE">
         <w:t>г.</w:t>
       </w:r>
       <w:r w:rsidR="009744E8" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>проводит</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>прямые</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>эфиры</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00E83DBB">
+        <w:t xml:space="preserve">в официальном сообществе </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>ООО</w:t>
       </w:r>
       <w:r w:rsidR="0077244F" w:rsidRPr="002005AE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>«</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009A4409">
+        <w:t>Вотур</w:t>
+      </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>Мотор</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>Рус»</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>https://vk.com/jetourrussia</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627E3959" w14:textId="2B4FD81B" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="0051367A" w:rsidP="0051367A">
+    <w:p w14:paraId="627E3959" w14:textId="1E4221F6" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="0051367A" w:rsidP="0051367A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="482"/>
         </w:tabs>
         <w:spacing w:before="38" w:line="283" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="113"/>
       </w:pPr>
       <w:r w:rsidRPr="002005AE">
         <w:t xml:space="preserve">3.2. </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>График</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>прямых</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>эфиров</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>опубликован</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="_Hlk183706965"/>
+      <w:bookmarkStart w:id="10" w:name="_Hlk183706965"/>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>на</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>официальной</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>веб-странице</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
@@ -5895,113 +3439,105 @@
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="47"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>официальном</w:t>
       </w:r>
       <w:r w:rsidR="00CF49CD" w:rsidRPr="002005AE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>канале ООО</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>«</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009A4409">
+        <w:t>Вотур</w:t>
+      </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>Мотор</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>Рус»</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>https://vk.com/jetourrussia</w:t>
       </w:r>
       <w:r w:rsidR="00867555" w:rsidRPr="002005AE">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:p w14:paraId="1F6AE6D2" w14:textId="155DA107" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="0051367A" w:rsidP="0051367A">
+    <w:bookmarkEnd w:id="10"/>
+    <w:p w14:paraId="7C0813D4" w14:textId="4619A474" w:rsidR="00415727" w:rsidRDefault="0051367A" w:rsidP="00835C9F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="453"/>
         </w:tabs>
         <w:spacing w:line="283" w:lineRule="auto"/>
         <w:ind w:right="110"/>
       </w:pPr>
       <w:r w:rsidRPr="002005AE">
         <w:t xml:space="preserve">3.3. </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
-        <w:t>Организатор до</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Организатор </w:t>
       </w:r>
       <w:r w:rsidR="00373A34" w:rsidRPr="002005AE">
         <w:t xml:space="preserve">прямого </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>эфира собирает заявки Участников через форму регистрации на</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>тест–драйв</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>на</w:t>
       </w:r>
@@ -6080,2464 +3616,833 @@
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>присваивает</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>порядковые</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
-        <w:t>номера</w:t>
-[...32 lines deleted...]
-        <w:t>, удаляет персональные данные Участников из списка. После этого Организатор пересылает список</w:t>
+        <w:t>номера, удаляет персональные данные Участников из списка. После этого Организатор пересылает список</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>заявок Участников Акции ведущему прямого эфира. В</w:t>
       </w:r>
       <w:r w:rsidR="001A04F1" w:rsidRPr="002005AE">
         <w:t>о время</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
-        <w:t xml:space="preserve"> каждого прямого эфира ведущий показывает</w:t>
+        <w:t xml:space="preserve"> прямого эфира </w:t>
+      </w:r>
+      <w:r w:rsidR="00415727">
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00556557">
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="00415727">
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r w:rsidR="00E248CC">
+        <w:t>марта</w:t>
+      </w:r>
+      <w:r w:rsidR="00415727">
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00835C9F">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00415727">
+        <w:t xml:space="preserve"> года </w:t>
+      </w:r>
+      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+        <w:t>ведущий показывает</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>список</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>заявок</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
-[...138 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3DD51204" w14:textId="72356B8E" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="00972AA6" w:rsidP="002604C8">
+    <w:p w14:paraId="62DDD357" w14:textId="1BC13A16" w:rsidR="0079523C" w:rsidRDefault="0079523C" w:rsidP="0051367A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="453"/>
+        </w:tabs>
+        <w:spacing w:line="283" w:lineRule="auto"/>
+        <w:ind w:right="110"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Победители в Категории призов 1 в количестве </w:t>
+      </w:r>
+      <w:r w:rsidR="00C51F60">
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51F60">
+        <w:t>пятнадцати</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">) определяются порядковыми номерами, выиграть приз могут первые </w:t>
+      </w:r>
+      <w:r w:rsidR="0050019F">
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> номеров среди тех, кто записался на тест-драйв на веб-странице Акции по адресу </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>https://jetour-ru.com/broadcast-request</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD51204" w14:textId="3CE1426E" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="008650ED" w:rsidP="002604C8">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="457"/>
         </w:tabs>
         <w:spacing w:before="39" w:line="283" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="113" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="002005AE">
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>Дат</w:t>
       </w:r>
       <w:r w:rsidR="001A04F1" w:rsidRPr="002005AE">
         <w:t>ы</w:t>
       </w:r>
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+      <w:r w:rsidRPr="002005AE">
         <w:t>определения</w:t>
       </w:r>
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+      <w:r w:rsidRPr="002005AE">
         <w:t>Победителей</w:t>
       </w:r>
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+      <w:r w:rsidRPr="002005AE">
         <w:t>Акции:</w:t>
       </w:r>
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DF5F59" w:rsidRPr="007C276D">
+      <w:r w:rsidR="0050019F">
+        <w:rPr>
+          <w:spacing w:val="10"/>
+        </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidR="007D39D6" w:rsidRPr="007C276D">
-[...5 lines deleted...]
-      <w:r w:rsidR="00FB5B7E" w:rsidRPr="007C276D">
+      <w:r w:rsidR="00556557">
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5B7E" w:rsidRPr="00B4764A">
         <w:t>»</w:t>
       </w:r>
-      <w:r w:rsidR="00FB5B7E" w:rsidRPr="007C276D">
+      <w:r w:rsidR="00FB5B7E" w:rsidRPr="00B4764A">
         <w:rPr>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007D39D6" w:rsidRPr="007C276D">
-[...48 lines deleted...]
-        <w:t>г.</w:t>
+      <w:r w:rsidR="00E248CC">
+        <w:t>марта</w:t>
+      </w:r>
+      <w:r w:rsidR="00415727">
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00556557">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00415727">
+        <w:t xml:space="preserve"> года.</w:t>
       </w:r>
       <w:r w:rsidR="00AA174B" w:rsidRPr="002005AE">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
-        <w:t>В течение 48 часов Организатор связывается с Победителем следующим способом</w:t>
+      <w:r w:rsidRPr="002005AE">
+        <w:t xml:space="preserve">В течение </w:t>
+      </w:r>
+      <w:r w:rsidR="00B147D5" w:rsidRPr="00B147D5">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00835C9F">
+        <w:t xml:space="preserve"> рабочих дней</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t xml:space="preserve"> Организатор связывается с Победителем следующим</w:t>
+      </w:r>
+      <w:r w:rsidR="00415727">
+        <w:t>и возможными</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t xml:space="preserve"> способ</w:t>
+      </w:r>
+      <w:r w:rsidR="00415727">
+        <w:t>ами</w:t>
       </w:r>
       <w:r w:rsidR="009A4262" w:rsidRPr="002005AE">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="009A4262" w:rsidRPr="002005AE">
         <w:br/>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+      <w:r w:rsidRPr="002005AE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B44C8" w:rsidRPr="002005AE">
         <w:t>з</w:t>
       </w:r>
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+      <w:r w:rsidRPr="002005AE">
         <w:t>вонок на</w:t>
       </w:r>
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
-[...5 lines deleted...]
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
         <w:t>телефонный</w:t>
       </w:r>
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
-[...5 lines deleted...]
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
         <w:t>номер</w:t>
       </w:r>
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
-[...5 lines deleted...]
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+      <w:r w:rsidR="00415727">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
         <w:t>Участника,</w:t>
       </w:r>
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00080CD0" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">указанный </w:t>
       </w:r>
       <w:r w:rsidR="00136685" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">последним </w:t>
       </w:r>
       <w:r w:rsidR="00080CD0" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>в форме заявки на тест-драйв,</w:t>
+      </w:r>
+      <w:r w:rsidR="009A4262" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>- отправка сообщения в мессендже</w:t>
+      </w:r>
+      <w:r w:rsidR="00B35FB1">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5A52" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="009A4262" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+      <w:r w:rsidRPr="002005AE">
         <w:t>отправка</w:t>
       </w:r>
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
-[...5 lines deleted...]
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
         <w:t>электронного</w:t>
       </w:r>
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
-[...5 lines deleted...]
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
         <w:t>письма</w:t>
       </w:r>
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
-[...5 lines deleted...]
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
         <w:t>на</w:t>
       </w:r>
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
-[...5 lines deleted...]
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
         <w:t>почту</w:t>
       </w:r>
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
-[...5 lines deleted...]
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
         <w:t>Участника</w:t>
       </w:r>
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
-[...5 lines deleted...]
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
         <w:t>Акции</w:t>
       </w:r>
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
-[...5 lines deleted...]
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
         <w:t>или</w:t>
       </w:r>
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
-[...5 lines deleted...]
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
         <w:t>отправка</w:t>
       </w:r>
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
-[...5 lines deleted...]
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
         <w:t>Участнику Акции</w:t>
       </w:r>
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+      <w:r w:rsidRPr="002005AE">
         <w:t>сообщени</w:t>
       </w:r>
       <w:r w:rsidR="002707BD" w:rsidRPr="002005AE">
         <w:t>я</w:t>
       </w:r>
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+      <w:r w:rsidRPr="002005AE">
         <w:t>в</w:t>
       </w:r>
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
-        <w:t>аккаунт VK.</w:t>
+      <w:r w:rsidRPr="002005AE">
+        <w:t xml:space="preserve">аккаунт </w:t>
+      </w:r>
+      <w:r w:rsidR="00671AB3">
+        <w:t>во ВКонтакте</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3220F9EC" w14:textId="18AF94A0" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="008650ED" w:rsidP="00031273">
+    <w:p w14:paraId="3220F9EC" w14:textId="5B14AFF7" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="008650ED" w:rsidP="00031273">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="436"/>
         </w:tabs>
         <w:spacing w:line="283" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="114" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="002005AE">
         <w:t xml:space="preserve">Если Победитель Акции не отвечает на </w:t>
       </w:r>
       <w:r w:rsidR="00FF705E" w:rsidRPr="002005AE">
         <w:t>сообщение Организатора о назначении его Победителем</w:t>
       </w:r>
       <w:r w:rsidR="00E015B4" w:rsidRPr="002005AE">
-        <w:t xml:space="preserve"> в течение 5 календарных дней</w:t>
+        <w:t xml:space="preserve"> в течение </w:t>
+      </w:r>
+      <w:r w:rsidR="00835C9F">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00E015B4" w:rsidRPr="002005AE">
+        <w:t xml:space="preserve"> календарных дней</w:t>
       </w:r>
       <w:r w:rsidR="0010038C" w:rsidRPr="002005AE">
         <w:t xml:space="preserve"> или предоставленные Участником контактные данные оказались недействительными (</w:t>
       </w:r>
       <w:r w:rsidR="0067580D" w:rsidRPr="002005AE">
         <w:t xml:space="preserve">т.е. </w:t>
       </w:r>
       <w:r w:rsidR="008A0CAA" w:rsidRPr="002005AE">
         <w:t>с помощью которых невозможно</w:t>
       </w:r>
       <w:r w:rsidR="0067580D" w:rsidRPr="002005AE">
         <w:t xml:space="preserve"> установить связь с Участником)</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t xml:space="preserve">, то </w:t>
       </w:r>
       <w:r w:rsidR="00E015B4" w:rsidRPr="002005AE">
         <w:t xml:space="preserve">Победитель лишается права на приз, а </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t xml:space="preserve">Организатор </w:t>
       </w:r>
       <w:r w:rsidR="00E015B4" w:rsidRPr="002005AE">
         <w:t>оставляет за собой право использовать данный приз для других прямых эфиров в будущем</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DF4E426" w14:textId="52591B0C" w:rsidR="001F064F" w:rsidRPr="002005AE" w:rsidRDefault="00EB0686" w:rsidP="00031273">
+    <w:p w14:paraId="6C6A02C5" w14:textId="62E22B32" w:rsidR="00835C9F" w:rsidRDefault="00EB0686" w:rsidP="009602A1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="36" w:line="283" w:lineRule="auto"/>
         <w:ind w:right="385"/>
       </w:pPr>
       <w:r w:rsidRPr="002005AE">
         <w:t xml:space="preserve">3.7. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="_Hlk183778366"/>
+      <w:bookmarkStart w:id="11" w:name="_Hlk183778366"/>
       <w:r w:rsidR="00CB60B6" w:rsidRPr="002005AE">
         <w:t>Для получения призов</w:t>
       </w:r>
+      <w:r w:rsidR="002D675D">
+        <w:t xml:space="preserve"> Победителями:</w:t>
+      </w:r>
       <w:r w:rsidR="00287313" w:rsidRPr="002005AE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CB60B6" w:rsidRPr="002005AE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="565CD0C3" w14:textId="585FFAFB" w:rsidR="009F7B2A" w:rsidRPr="002005AE" w:rsidRDefault="001A04F1" w:rsidP="00937688">
+    <w:p w14:paraId="1856F108" w14:textId="532D4517" w:rsidR="00835C9F" w:rsidRDefault="00835C9F" w:rsidP="00835C9F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="93"/>
         <w:ind w:right="168"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002005AE">
-[...34 lines deleted...]
-      <w:r w:rsidR="00EA6BD9">
+      <w:r w:rsidRPr="002D675D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>в Категории призов 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415727">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – победителю розыгрыша</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> необходимо приобрести автомобиль </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>JETOUR</w:t>
       </w:r>
-      <w:r w:rsidR="00EA6BD9" w:rsidRPr="00212ECF">
-[...73 lines deleted...]
-      <w:r w:rsidR="00525F28" w:rsidRPr="004C7B77">
+      <w:r w:rsidRPr="00AF7A4F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> со скидкой в размере </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF7A4F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 000 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>тридцать</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF7A4F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тысяч) рублей 00 копеек от РРЦ </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="12" w:name="_Hlk201740870"/>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в течение </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r w:rsidR="00B147D5" w:rsidRPr="00B147D5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00556557">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C7B77">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>календарных</w:t>
       </w:r>
-      <w:r w:rsidR="007548EC" w:rsidRPr="002005AE">
-[...109 lines deleted...]
-        <w:t>:</w:t>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дней с даты информирования победителя организатором акции.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C1A155" w14:textId="66682493" w:rsidR="009F7B2A" w:rsidRPr="002005AE" w:rsidRDefault="009F7B2A" w:rsidP="009F7B2A">
-[...213 lines deleted...]
-    <w:p w14:paraId="4C41CC38" w14:textId="2A8321B1" w:rsidR="0004305B" w:rsidRPr="002005AE" w:rsidRDefault="00842662" w:rsidP="00E23742">
+    <w:p w14:paraId="5A696E23" w14:textId="77777777" w:rsidR="00835C9F" w:rsidRPr="002005AE" w:rsidRDefault="00835C9F" w:rsidP="00835C9F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="93"/>
         <w:ind w:right="168"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">- Выгода при кредитовании по специальным программам банков (в кредит, в рассрочку), предусмотренным для автомобилей </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA6BD9">
+        <w:br/>
+        <w:t xml:space="preserve">Скидка по данному призу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">может </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>суммир</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ова</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ь</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ся с действующими скидками дилерских центров:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B31154" w14:textId="77777777" w:rsidR="00835C9F" w:rsidRPr="002005AE" w:rsidRDefault="00835C9F" w:rsidP="00835C9F">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="93"/>
+        <w:ind w:left="0" w:right="168"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Прямая выгода при покупке автомобилей </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>JETOUR</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="002005AE">
-[...91 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="13446221" w14:textId="76AE81F6" w:rsidR="0004305B" w:rsidRPr="002005AE" w:rsidRDefault="0004305B" w:rsidP="00FA3910">
+    <w:p w14:paraId="05AC8A7A" w14:textId="77777777" w:rsidR="00835C9F" w:rsidRPr="002005AE" w:rsidRDefault="00835C9F" w:rsidP="00835C9F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="93"/>
         <w:ind w:right="168"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">- Прямая выгода при покупке автомобилей </w:t>
-[...14 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>- Выгода по программе трейд-ин.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4175410A" w14:textId="22351411" w:rsidR="0004305B" w:rsidRPr="002005AE" w:rsidRDefault="0004305B" w:rsidP="00FA3910">
+    <w:p w14:paraId="2A805559" w14:textId="47491E52" w:rsidR="00835C9F" w:rsidRDefault="00835C9F" w:rsidP="00835C9F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="93"/>
         <w:ind w:right="168"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002005AE">
-[...4 lines deleted...]
-        <w:t>- Выгода по программе трейд-ин.</w:t>
+      <w:r w:rsidRPr="00835C9F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>- Выгода при кредитовании по специальным программам банков (в кредит, в рассрочку), предусмотренным для автомобилей JETOUR.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835C9F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>- Выгода для особых категорий граждан.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C312741" w14:textId="56FEEC9D" w:rsidR="0004305B" w:rsidRPr="002005AE" w:rsidRDefault="0004305B" w:rsidP="00FA3910">
-[...971 lines deleted...]
-    <w:p w14:paraId="7E7FDAB5" w14:textId="3D656E4F" w:rsidR="00C12DAE" w:rsidRDefault="00552AE6">
+    <w:p w14:paraId="25FCE8DB" w14:textId="77777777" w:rsidR="00835C9F" w:rsidRPr="00835C9F" w:rsidRDefault="00835C9F" w:rsidP="00835C9F">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="9"/>
-        <w:ind w:left="0"/>
-[...185 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="379689FB" w14:textId="77777777" w:rsidR="0034441C" w:rsidRPr="002005AE" w:rsidRDefault="0034441C">
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w14:paraId="3B53E3BC" w14:textId="77777777" w:rsidR="002D675D" w:rsidRPr="002005AE" w:rsidRDefault="002D675D">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="9"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="272450E9" w14:textId="27D171CF" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="008650ED" w:rsidP="00E9627F">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="298"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -8619,84 +4524,124 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Участников</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="11"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Акции</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B687165" w14:textId="08792556" w:rsidR="00ED7934" w:rsidRPr="002005AE" w:rsidRDefault="0051367A" w:rsidP="00AF0DFA">
+    <w:p w14:paraId="1B687165" w14:textId="2E970336" w:rsidR="00ED7934" w:rsidRPr="002005AE" w:rsidRDefault="0051367A" w:rsidP="00AF0DFA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="459"/>
         </w:tabs>
         <w:spacing w:before="41" w:line="283" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="111"/>
       </w:pPr>
       <w:r w:rsidRPr="002005AE">
         <w:t xml:space="preserve">4.1. </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
-        <w:t xml:space="preserve">Организатор должен оповестить победителя в течение </w:t>
+        <w:t>Организатор должен оповестить победителя в течение</w:t>
+      </w:r>
+      <w:r w:rsidR="00B72CC3" w:rsidRPr="00B72CC3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B147D5" w:rsidRPr="00B147D5">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00B72CC3" w:rsidRPr="00B72CC3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B72CC3">
+        <w:t>рабочих дней</w:t>
       </w:r>
       <w:r w:rsidR="00D96799" w:rsidRPr="002005AE">
-        <w:t xml:space="preserve">48 часов </w:t>
-[...2 lines deleted...]
-        <w:t>с момента подтверждения</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
+        <w:t xml:space="preserve">с момента </w:t>
+      </w:r>
+      <w:r w:rsidR="00671AB3">
+        <w:t>выбора</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>победителя</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00671AB3">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на официальной странице </w:t>
+      </w:r>
+      <w:r w:rsidR="00671AB3">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>JETOUR</w:t>
+      </w:r>
+      <w:r w:rsidR="00671AB3" w:rsidRPr="00671AB3">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00671AB3">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">во ВКонтакте </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>(https://vk.com/jetourrussia)</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>следующим</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>на</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
@@ -8751,72 +4696,102 @@
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>номер</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t xml:space="preserve">участника, </w:t>
       </w:r>
       <w:r w:rsidR="00136685" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>указанный в форме заявки на тест-драйв,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="653565D9" w14:textId="77777777" w:rsidR="00ED7934" w:rsidRPr="002005AE" w:rsidRDefault="008650ED" w:rsidP="00AF0DFA">
+    <w:p w14:paraId="10F58B6F" w14:textId="0AC054CE" w:rsidR="00D96799" w:rsidRPr="002005AE" w:rsidRDefault="00D96799" w:rsidP="00AF0DFA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="459"/>
         </w:tabs>
         <w:spacing w:before="41" w:line="283" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="111"/>
       </w:pPr>
       <w:r w:rsidRPr="002005AE">
-        <w:t xml:space="preserve">отправить электронное письмо на почту участника </w:t>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>отправить сообщение в мессенджер</w:t>
+      </w:r>
+      <w:r w:rsidR="001B7859">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>ы</w:t>
+      </w:r>
+      <w:r w:rsidR="00136685" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3740B96F" w14:textId="4C911630" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="008650ED" w:rsidP="00AF0DFA">
+    <w:p w14:paraId="653565D9" w14:textId="017E9BB9" w:rsidR="00ED7934" w:rsidRPr="002005AE" w:rsidRDefault="008650ED" w:rsidP="00AF0DFA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="459"/>
         </w:tabs>
         <w:spacing w:before="41" w:line="283" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="111"/>
       </w:pPr>
       <w:r w:rsidRPr="002005AE">
-        <w:t>или отправить участнику сообщение в аккаунт</w:t>
+        <w:t>отправить электронное письмо на почту участника</w:t>
+      </w:r>
+      <w:r w:rsidR="001B7859">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3740B96F" w14:textId="60717311" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="008650ED" w:rsidP="00AF0DFA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="459"/>
+        </w:tabs>
+        <w:spacing w:before="41" w:line="283" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="111"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>отправить участнику сообщение в аккаунт</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>VK.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4916B968" w14:textId="37A9CD8D" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="0051367A" w:rsidP="00AF0DFA">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="447"/>
         </w:tabs>
         <w:spacing w:line="283" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="111"/>
       </w:pPr>
       <w:r w:rsidRPr="002005AE">
         <w:t xml:space="preserve">4.2. </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>Организатор</w:t>
@@ -9036,481 +5011,484 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>законодательства</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>Российской</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D41763B" w14:textId="41EF250A" w:rsidR="003579DE" w:rsidRPr="007C276D" w:rsidRDefault="003579DE" w:rsidP="00AF0DFA">
+    <w:p w14:paraId="6D41763B" w14:textId="582B205F" w:rsidR="003579DE" w:rsidRPr="002005AE" w:rsidRDefault="003579DE" w:rsidP="00AF0DFA">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="283" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="113" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Организатор имеет право на</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="47"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>свое</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="48"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>собственное</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="47"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
-[...49 lines deleted...]
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">усмотрение изменить призы в категории </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7597" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с последующим изменением Правил акции и размещением обновленных Правил </w:t>
+      </w:r>
+      <w:r w:rsidR="00B35FB1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidR="009F36B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>официальном</w:t>
+      </w:r>
+      <w:r w:rsidR="00395C5D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="-45"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidR="00B35FB1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>сообществе</w:t>
+      </w:r>
+      <w:r w:rsidR="00395C5D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ООО</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidR="009A4409">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Вотур</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="3"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Мотор</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Рус»</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>https://vk.com/jetourrussia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D3AEAAB" w14:textId="02FA5B96" w:rsidR="002A24A4" w:rsidRPr="007C276D" w:rsidRDefault="0051367A" w:rsidP="00AF0DFA">
+    <w:p w14:paraId="4D3AEAAB" w14:textId="02FA5B96" w:rsidR="002A24A4" w:rsidRPr="002005AE" w:rsidRDefault="0051367A" w:rsidP="00AF0DFA">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:line="283" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="113"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4.3.</w:t>
       </w:r>
-      <w:r w:rsidR="005D6A83" w:rsidRPr="007C276D">
-[...6 lines deleted...]
-      <w:r w:rsidR="002A24A4" w:rsidRPr="007C276D">
+      <w:r w:rsidR="005D6A83" w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002A24A4" w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Участники</w:t>
       </w:r>
-      <w:r w:rsidR="002A24A4" w:rsidRPr="007C276D">
+      <w:r w:rsidR="002A24A4" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="13"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002A24A4" w:rsidRPr="007C276D">
+      <w:r w:rsidR="002A24A4" w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>имеют</w:t>
       </w:r>
-      <w:r w:rsidR="002A24A4" w:rsidRPr="007C276D">
+      <w:r w:rsidR="002A24A4" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="13"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002A24A4" w:rsidRPr="007C276D">
+      <w:r w:rsidR="002A24A4" w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>следующие</w:t>
       </w:r>
-      <w:r w:rsidR="002A24A4" w:rsidRPr="007C276D">
+      <w:r w:rsidR="002A24A4" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="13"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002A24A4" w:rsidRPr="007C276D">
+      <w:r w:rsidR="002A24A4" w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>права:</w:t>
       </w:r>
-      <w:r w:rsidR="00AF0DFA" w:rsidRPr="007C276D">
+      <w:r w:rsidR="00AF0DFA" w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68496DB9" w14:textId="77777777" w:rsidR="002A24A4" w:rsidRPr="007C276D" w:rsidRDefault="002A24A4" w:rsidP="00AF0DFA">
+    <w:p w14:paraId="68496DB9" w14:textId="77777777" w:rsidR="002A24A4" w:rsidRPr="002005AE" w:rsidRDefault="002A24A4" w:rsidP="00AF0DFA">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="803"/>
         </w:tabs>
         <w:spacing w:before="38"/>
         <w:ind w:left="142" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:t>Право</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:t>на</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:t>получение</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:t>информации</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:t>об</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:t>Акции</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:t>в</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:t>соответствии</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:t>с</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:t>настоящими</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:t>Правилами;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6403369C" w14:textId="7C84BB1D" w:rsidR="002A24A4" w:rsidRPr="002005AE" w:rsidRDefault="002A24A4" w:rsidP="00AF0DFA">
+    <w:p w14:paraId="6403369C" w14:textId="0E005FE8" w:rsidR="002A24A4" w:rsidRDefault="002A24A4" w:rsidP="00AF0DFA">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="803"/>
         </w:tabs>
         <w:spacing w:before="38" w:line="283" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="113" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:t xml:space="preserve">Право на получение приза в </w:t>
       </w:r>
-      <w:r w:rsidR="00DB349C" w:rsidRPr="007C276D">
+      <w:r w:rsidR="002D675D">
+        <w:t xml:space="preserve">Категории призов 1 в </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB349C" w:rsidRPr="002005AE">
         <w:t xml:space="preserve">дилерском центре </w:t>
       </w:r>
-      <w:r w:rsidR="00963D1F" w:rsidRPr="007C276D">
+      <w:r w:rsidR="00963D1F" w:rsidRPr="002005AE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>JETOUR</w:t>
       </w:r>
-      <w:r w:rsidR="00963D1F" w:rsidRPr="007C276D">
-[...3 lines deleted...]
-        <w:t>в городе фактического</w:t>
+      <w:r w:rsidR="00963D1F" w:rsidRPr="002005AE">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DB349C" w:rsidRPr="002005AE">
-        <w:t xml:space="preserve"> проживания победителя Акции</w:t>
+        <w:t>в городе фактического проживания победителя Акции</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>, если Участник будет признан выигравшим в соответствии с настоящими</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>Правилами;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A52E7CB" w14:textId="77777777" w:rsidR="002A24A4" w:rsidRPr="002005AE" w:rsidRDefault="002A24A4" w:rsidP="00AF0DFA">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="803"/>
         </w:tabs>
         <w:spacing w:line="285" w:lineRule="auto"/>
@@ -10110,582 +6088,124 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>Акции</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>несут</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>самостоятельно.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666FF7B9" w14:textId="7E83E952" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="000B2CB5" w:rsidP="00AF0DFA">
+    <w:p w14:paraId="666FF7B9" w14:textId="1882ADD6" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="000B2CB5" w:rsidP="00AF0DFA">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidR="00AF0DFA" w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. Для получения приза Победителем Акции</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="13"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>обязательно предъявление документа, удостоверяющего личность, а также подписание акта приема передачи Приза.</w:t>
+        <w:t>обязательно предъявление документа, удостоверяющего личность, а также подписание акта приема</w:t>
+      </w:r>
+      <w:r w:rsidR="001B7859" w:rsidRPr="001B7859">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>передачи Приза.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="707F6293" w14:textId="44733093" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="00955BE7" w:rsidP="00AF0DFA">
-[...471 lines deleted...]
-    <w:p w14:paraId="1491C93A" w14:textId="54385492" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="00955BE7" w:rsidP="00AF0DFA">
+    <w:p w14:paraId="1491C93A" w14:textId="529DFFED" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="00955BE7" w:rsidP="00AF0DFA">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="455"/>
         </w:tabs>
         <w:spacing w:before="96" w:line="283" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="112"/>
       </w:pPr>
       <w:r w:rsidRPr="002005AE">
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidR="00AF0DFA" w:rsidRPr="002005AE">
-        <w:t>8</w:t>
+      <w:r w:rsidR="001B7859" w:rsidRPr="004B7CEF">
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t xml:space="preserve">Участник, признанный </w:t>
       </w:r>
       <w:r w:rsidR="00D15C74" w:rsidRPr="002005AE">
         <w:t>П</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>обедителем, по просьбе Организатора принимает участие в интервьюировании,</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t xml:space="preserve">фото- и видеосъёмке в связи с признанием его </w:t>
       </w:r>
       <w:r w:rsidR="00D15C74" w:rsidRPr="002005AE">
         <w:t>П</w:t>
       </w:r>
@@ -10701,55 +6221,51 @@
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>за это дополнительного</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>вознаграждения, с безвозмездным предоставлением</w:t>
       </w:r>
       <w:r w:rsidR="00566021" w:rsidRPr="002005AE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>Организатору права на использование</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
-        <w:t xml:space="preserve">своего изображения, имени, фамилии, материалов, </w:t>
-[...3 lines deleted...]
-        <w:t>изготовленных в связи с его участием</w:t>
+        <w:t>своего изображения, имени, фамилии, материалов, изготовленных в связи с его участием</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>и</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>победой</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -10866,52 +6382,58 @@
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t xml:space="preserve">предоставляет Организатору </w:t>
       </w:r>
       <w:r w:rsidR="00820CBC" w:rsidRPr="002005AE">
         <w:t>Акции</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t xml:space="preserve"> бессрочно фотоизображения, видеоизображения Участника, звук его голоса, зафиксированные в</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t xml:space="preserve">рамках участия в Акции </w:t>
       </w:r>
       <w:r w:rsidR="00AC162B" w:rsidRPr="002005AE">
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidR="00AC162B" w:rsidRPr="00AC162B">
-        <w:t>Летние подарки от JETOUR на 6 миллионов рублей</w:t>
+      <w:r w:rsidR="0097055E">
+        <w:t xml:space="preserve">Весна с </w:t>
+      </w:r>
+      <w:r w:rsidR="001B7859">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>JETOUR</w:t>
       </w:r>
       <w:r w:rsidR="00AC162B" w:rsidRPr="002005AE">
         <w:t>»</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>, для их использования Организатором в целях</w:t>
       </w:r>
       <w:r w:rsidR="00820CBC" w:rsidRPr="002005AE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="-45"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>рекламы Бренда любыми способами, предусмотренными п. 2 ст. 1270 и 1317 ГК РФ на территории РФ, а</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -10969,60 +6491,60 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>территории</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>всего</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>мира.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E1686C" w14:textId="1B633FF6" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="00955BE7" w:rsidP="00AF0DFA">
+    <w:p w14:paraId="37E1686C" w14:textId="150B1865" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="00955BE7" w:rsidP="00AF0DFA">
       <w:pPr>
         <w:spacing w:line="283" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="113"/>
       </w:pPr>
       <w:r w:rsidRPr="002005AE">
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidR="00AF0DFA" w:rsidRPr="002005AE">
-        <w:t>9</w:t>
+      <w:r w:rsidR="001B7859">
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t xml:space="preserve">.   </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>Участник Акции соглашается с тем, что Организатор оставляет за собой</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t xml:space="preserve">право отказать </w:t>
       </w:r>
       <w:r w:rsidR="00D15C74" w:rsidRPr="002005AE">
         <w:t>ему/ей</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t xml:space="preserve"> в выдаче приза</w:t>
       </w:r>
       <w:r w:rsidR="002D4A8D" w:rsidRPr="002005AE">
         <w:t>,</w:t>
       </w:r>
@@ -11238,61 +6760,62 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>от</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>Организатора</w:t>
       </w:r>
       <w:r w:rsidR="00FF5540" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="-45"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>причинам;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26109370" w14:textId="248719C0" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="008650ED" w:rsidP="00F85137">
+    <w:p w14:paraId="26109370" w14:textId="1CE5EE18" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="008650ED" w:rsidP="00F85137">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:line="283" w:lineRule="auto"/>
         <w:ind w:left="1134" w:right="117" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="002005AE">
+        <w:lastRenderedPageBreak/>
         <w:t>если</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>Организатору</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>не</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -11338,101 +6861,93 @@
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>указанной</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>в</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008E7352" w:rsidRPr="002005AE">
+      <w:r w:rsidR="008E7352" w:rsidRPr="00395C5D">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>п</w:t>
       </w:r>
-      <w:r w:rsidR="00EC0590" w:rsidRPr="002005AE">
+      <w:r w:rsidR="00EC0590" w:rsidRPr="00395C5D">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="008E7352" w:rsidRPr="002005AE">
-[...5 lines deleted...]
-      <w:r w:rsidR="00955460" w:rsidRPr="002005AE">
+      <w:r w:rsidR="008E7352" w:rsidRPr="00395C5D">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00955460" w:rsidRPr="00395C5D">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>3.8</w:t>
       </w:r>
-      <w:r w:rsidR="008E7352" w:rsidRPr="002005AE">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="002005AE">
+      <w:r w:rsidR="008E7352" w:rsidRPr="00395C5D">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00395C5D">
         <w:t>настоящих</w:t>
       </w:r>
-      <w:r w:rsidR="00EC0590" w:rsidRPr="002005AE">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002005AE">
+      <w:r w:rsidR="00EC0590" w:rsidRPr="00395C5D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00395C5D">
         <w:t>Правил</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="008E7352" w:rsidRPr="002005AE">
+      <w:r w:rsidR="008E7352" w:rsidRPr="00395C5D">
         <w:t xml:space="preserve"> Акции</w:t>
       </w:r>
-      <w:r w:rsidRPr="002005AE">
+      <w:r w:rsidRPr="00395C5D">
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24E62F76" w14:textId="69957334" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="00393077" w:rsidP="00F85137">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="790"/>
           <w:tab w:val="left" w:pos="791"/>
         </w:tabs>
         <w:spacing w:line="283" w:lineRule="auto"/>
         <w:ind w:left="1134" w:right="110" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="002005AE">
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>в</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
@@ -11801,94 +7316,123 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>телефонный</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>номер</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t xml:space="preserve">участника, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56B60F83" w14:textId="77777777" w:rsidR="006E4D65" w:rsidRPr="002005AE" w:rsidRDefault="006E4D65" w:rsidP="009B19FA">
+    <w:p w14:paraId="3F846F7E" w14:textId="0B9106DF" w:rsidR="006E4D65" w:rsidRPr="002005AE" w:rsidRDefault="006E4D65" w:rsidP="009B19FA">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="459"/>
         </w:tabs>
         <w:spacing w:before="41" w:line="283" w:lineRule="auto"/>
         <w:ind w:right="111" w:hanging="254"/>
       </w:pPr>
       <w:r w:rsidRPr="002005AE">
-        <w:t xml:space="preserve">отправить электронное письмо на почту участника </w:t>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>отправить сообщение в мессенджер</w:t>
+      </w:r>
+      <w:r w:rsidR="001B7859" w:rsidRPr="001B7859">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="217DED28" w14:textId="77777777" w:rsidR="006E4D65" w:rsidRPr="002005AE" w:rsidRDefault="006E4D65" w:rsidP="009B19FA">
+    <w:p w14:paraId="56B60F83" w14:textId="3E92680A" w:rsidR="006E4D65" w:rsidRPr="002005AE" w:rsidRDefault="006E4D65" w:rsidP="009B19FA">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="459"/>
         </w:tabs>
         <w:spacing w:before="41" w:line="283" w:lineRule="auto"/>
         <w:ind w:right="111" w:hanging="254"/>
       </w:pPr>
       <w:r w:rsidRPr="002005AE">
-        <w:t>или отправить участнику сообщение в аккаунт</w:t>
+        <w:t>отправить электронное письмо на почту участника</w:t>
+      </w:r>
+      <w:r w:rsidR="001B7859" w:rsidRPr="001B7859">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="217DED28" w14:textId="3FA2C812" w:rsidR="006E4D65" w:rsidRPr="002005AE" w:rsidRDefault="006E4D65" w:rsidP="009B19FA">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="459"/>
+        </w:tabs>
+        <w:spacing w:before="41" w:line="283" w:lineRule="auto"/>
+        <w:ind w:right="111" w:hanging="254"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>отправить участнику сообщение в аккаунт</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>VK.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11FFE2C7" w14:textId="34E02200" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="00BE5CFC" w:rsidP="0051367A">
+    <w:p w14:paraId="11FFE2C7" w14:textId="34E02200" w:rsidR="00C12DAE" w:rsidRDefault="00BE5CFC" w:rsidP="0051367A">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="441"/>
         </w:tabs>
         <w:spacing w:line="283" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="112" w:firstLine="101"/>
       </w:pPr>
       <w:r w:rsidRPr="002005AE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>Все нераспределенные, невостребованные призы, от получения которых Участники отказались, подлежат</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
@@ -11954,62 +7498,261 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>в</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>прямом</w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008650ED" w:rsidRPr="002005AE">
         <w:t>эфире.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20ABAC0F" w14:textId="330E88AD" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="008650ED" w:rsidP="00D00A1A">
+    <w:p w14:paraId="53F3C08C" w14:textId="45F899A8" w:rsidR="009602A1" w:rsidRPr="00835C9F" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="9"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5.3 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835C9F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>После того, как победители Акции будут оповещены</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, для получения приза о</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835C9F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ни обязуются предоставить Организатору следующую обязательную информацию, в том числе в виде скан-копий нижеперечисленных документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="492EA2DC" w14:textId="77777777" w:rsidR="009602A1" w:rsidRPr="00835C9F" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="9"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835C9F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Ф.И.О. и номер мобильного телефона, по которому представители Организатора могут связаться с Победителем;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D2AB042" w14:textId="77777777" w:rsidR="009602A1" w:rsidRPr="00835C9F" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="9"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835C9F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>документ, удостоверяющий личность (паспорт), содержащий следующие данные: дата рождения; место рождения, тип, серия и номер документа, удостоверяющего личность (паспорт); дата выдачи и орган выдачи документа; адрес регистрации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B8A1C1" w14:textId="77777777" w:rsidR="009602A1" w:rsidRPr="00835C9F" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="9"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835C9F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>город, адрес фактического места проживания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD87809" w14:textId="77777777" w:rsidR="009602A1" w:rsidRPr="00835C9F" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="9"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835C9F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>копию и оригинал акта приема-передачи приза;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D81DAEA" w14:textId="77777777" w:rsidR="009602A1" w:rsidRPr="00835C9F" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="9"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835C9F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>копию ИНН;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B8478F" w14:textId="77777777" w:rsidR="009602A1" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="9"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835C9F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>иную информацию по запросу Организатора, необходимую для вручения Призов Акции Победителям.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0C8269" w14:textId="77777777" w:rsidR="009602A1" w:rsidRPr="002005AE" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="441"/>
+        </w:tabs>
+        <w:spacing w:line="283" w:lineRule="auto"/>
+        <w:ind w:right="112"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20ABAC0F" w14:textId="58A7B6D9" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="008650ED" w:rsidP="009602A1">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="283" w:lineRule="auto"/>
-        <w:ind w:left="101" w:right="111" w:firstLine="0"/>
+        <w:ind w:right="111"/>
       </w:pPr>
       <w:r w:rsidRPr="002005AE">
         <w:t>До</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>получения</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>Приза</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
@@ -12075,69 +7818,72 @@
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>указанные</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>в</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002005AE">
+      <w:r w:rsidRPr="001B7859">
         <w:t>пункте</w:t>
       </w:r>
-      <w:r w:rsidRPr="002005AE">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="002005AE">
+      <w:r w:rsidRPr="001B7859">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F03C74" w:rsidRPr="00F03C74">
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="00957E0F">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B7859">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B7859">
         <w:t>настоящих</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>Правил.</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>При</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -12301,526 +8047,283 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>передаче</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>участнику</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>Акции.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D28E673" w14:textId="365AF437" w:rsidR="00A20DAF" w:rsidRPr="002005AE" w:rsidRDefault="00D700E3" w:rsidP="00A20DAF">
+    <w:p w14:paraId="6FCD9B71" w14:textId="58969D69" w:rsidR="001B7859" w:rsidRDefault="008E2EB0" w:rsidP="009602A1">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="38" w:line="285" w:lineRule="auto"/>
         <w:ind w:right="109"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r w:rsidRPr="002005AE">
-[...3 lines deleted...]
-      <w:r w:rsidR="008E2EB0" w:rsidRPr="002005AE">
+      <w:bookmarkStart w:id="13" w:name="_Hlk183706806"/>
+      <w:r w:rsidRPr="002005AE">
         <w:t xml:space="preserve">Порядок передачи Призов: </w:t>
       </w:r>
-      <w:r w:rsidR="008E2EB0" w:rsidRPr="002005AE">
+      <w:r w:rsidRPr="002005AE">
         <w:br/>
         <w:t xml:space="preserve">- для </w:t>
       </w:r>
       <w:r w:rsidR="000F5CCD" w:rsidRPr="002005AE">
-        <w:t>Победителей в категори</w:t>
+        <w:t xml:space="preserve">Победителей в </w:t>
+      </w:r>
+      <w:r w:rsidR="00395C5D">
+        <w:t>К</w:t>
+      </w:r>
+      <w:r w:rsidR="000F5CCD" w:rsidRPr="002005AE">
+        <w:t>атегори</w:t>
+      </w:r>
+      <w:r w:rsidR="00395C5D">
+        <w:t>и призов</w:t>
       </w:r>
       <w:r w:rsidR="00D548EC">
-        <w:t>ях 1-</w:t>
+        <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidR="00A20DAF">
-        <w:t>2 будет осуществляться</w:t>
-[...41 lines deleted...]
-        <w:t>ем</w:t>
+        <w:t xml:space="preserve"> будет осуществляться</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00556557">
+        <w:t>посредством отправки сертификата в одним из способов в п.5.1</w:t>
       </w:r>
       <w:r w:rsidR="00D548EC">
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00A20DAF">
         <w:br/>
-        <w:t xml:space="preserve">- </w:t>
-[...56 lines deleted...]
-        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0779383E" w14:textId="5D4A537F" w:rsidR="0034441C" w:rsidRPr="007C276D" w:rsidRDefault="00D548EC" w:rsidP="00A20DAF">
-[...155 lines deleted...]
-    <w:p w14:paraId="63A0459E" w14:textId="26F0812B" w:rsidR="00C12DAE" w:rsidRPr="007C276D" w:rsidRDefault="006F22B2" w:rsidP="00A20DAF">
+    <w:bookmarkEnd w:id="13"/>
+    <w:p w14:paraId="63A0459E" w14:textId="26F0812B" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="006F22B2" w:rsidP="009602A1">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="494"/>
         </w:tabs>
         <w:spacing w:line="283" w:lineRule="auto"/>
         <w:ind w:left="101" w:right="111" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:t>Победитель</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:t>не</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:t>имеет</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:t>права</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:t>передавать</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:t>свое</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:t>право</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:t>на</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:t>получение</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:t>приза</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:t>третьим</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:t>лицам.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28561C18" w14:textId="77777777" w:rsidR="00C12DAE" w:rsidRPr="007C276D" w:rsidRDefault="00C12DAE">
+    <w:p w14:paraId="28561C18" w14:textId="77777777" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="00C12DAE">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="2"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A809233" w14:textId="325E0231" w:rsidR="00C12DAE" w:rsidRPr="007C276D" w:rsidRDefault="008650ED" w:rsidP="00A20DAF">
+    <w:p w14:paraId="0A809233" w14:textId="325E0231" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="008650ED" w:rsidP="009602A1">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="298"/>
         </w:tabs>
         <w:spacing w:before="96"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Персональные</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="19"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>данные</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E9D149" w14:textId="2D850AD3" w:rsidR="004D40CA" w:rsidRPr="002005AE" w:rsidRDefault="008650ED" w:rsidP="00A20DAF">
+    <w:p w14:paraId="20E9D149" w14:textId="0F234295" w:rsidR="004D40CA" w:rsidRPr="002005AE" w:rsidRDefault="008650ED" w:rsidP="009602A1">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="449"/>
         </w:tabs>
         <w:spacing w:before="5" w:line="283" w:lineRule="auto"/>
         <w:ind w:left="142" w:right="326" w:hanging="142"/>
       </w:pPr>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:t>Принимая участие в Акции, Участник</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>подтверждает свое согласие</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>на обработку</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -12848,68 +8351,50 @@
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>персональных</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>данных,</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006176B5">
-[...16 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>включая сбор, систематизацию,</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>накопление,</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>хранение,</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
@@ -12948,51 +8433,50 @@
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>использование,</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>распространение,</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
-        <w:lastRenderedPageBreak/>
         <w:t>обезличивание,</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>блокирование,</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>удаление, уничтожение для целей проведения настоящей Акции на весь срок ее проведения и в течение 3-х</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -13002,685 +8486,363 @@
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>No 152ФЗ от 27 июля 2006 г. «О персональных данных» (далее - Закон). Указанное согласие может быть</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>отозвано Участником в любое время путем уведомления, направленного Организатору по электронной почте:</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7">
-[...1 lines deleted...]
-          <w:t>livestream@jetour-motor.ru</w:t>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00F03C74" w:rsidRPr="007513C2">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>marketing</w:t>
+        </w:r>
+        <w:r w:rsidR="00F03C74" w:rsidRPr="007513C2">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+          </w:rPr>
+          <w:t>@jetour-motor.ru</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004D40CA" w:rsidRPr="002005AE">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01755AF7" w14:textId="3C50584D" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="004D40CA" w:rsidP="00A20DAF">
-[...123 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0E2F5E32" w14:textId="77777777" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="00C12DAE">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="3"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A3D5AF0" w14:textId="77777777" w:rsidR="00C12DAE" w:rsidRPr="007C276D" w:rsidRDefault="008650ED" w:rsidP="00A20DAF">
+    <w:p w14:paraId="4A3D5AF0" w14:textId="77777777" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="008650ED" w:rsidP="00A104FF">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="163"/>
         </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Налоговые</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="16"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C276D">
+      <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>обязательства</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78CF8ACA" w14:textId="77777777" w:rsidR="003B6D3C" w:rsidRPr="007C276D" w:rsidRDefault="008650ED" w:rsidP="00A20DAF">
-[...10 lines deleted...]
-        <w:ind w:left="0" w:right="329" w:firstLine="0"/>
+    <w:p w14:paraId="79A16529" w14:textId="7E06FF9D" w:rsidR="009602A1" w:rsidRDefault="009602A1" w:rsidP="00A104FF">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="4" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009602A1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Принимая участие в Акции и соглашаясь с настоящими Правилами, Участники Акции считаются надлежащим образом проинформированными об обязанностях уплаты налога на доходы физических лиц (НДФЛ) со стоимости Приза, превышающей 4 000 (Четыре тысячи) рублей, по ставке 35% (Тридцать пять процентов) на основании п.1 ст.207, п.1 ст.210, п.2 ст.224 НК РФ, а также об обязанностях налогового агента (Организатора) </w:t>
+      </w:r>
+      <w:r w:rsidR="00957E0F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>удержать</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009602A1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> начисленную сумму НДФЛ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009602A1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>непосредственно из доходов Участника Акции (Получателя дохода) при их фактической выплате на основании п.п. 4 и 5 ст.226 НК РФ для перечисления в бюджет соответствующего уровня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02564B16" w14:textId="77777777" w:rsidR="009602A1" w:rsidRDefault="009602A1" w:rsidP="00A104FF">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="4" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FB2D3A0" w14:textId="6CAAC2BC" w:rsidR="009602A1" w:rsidRDefault="009602A1" w:rsidP="00A104FF">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="4" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009602A1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009602A1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При выдаче Приза Организатор исполняет обязанности налогового агента и исчисляет налог на доходы физических лиц, </w:t>
+      </w:r>
+      <w:r w:rsidR="00957E0F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>удерживая</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009602A1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> его </w:t>
+      </w:r>
+      <w:r w:rsidR="00957E0F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>из</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009602A1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> денежной части Приза в соответствии с действующим налоговым законодательством Российской Федерации, для перечисления его в бюджет соответствующего уровня, по итогам чего погашается задолженность Победителя перед бюджетом по уплате НДФЛ от Приза в полном объёме. Никаких иных налоговых обязанностей в связи с получением Приза у Победителя не возникает.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="518640A5" w14:textId="77777777" w:rsidR="009602A1" w:rsidRPr="009602A1" w:rsidRDefault="009602A1" w:rsidP="00A104FF">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="4" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A6D732C" w14:textId="2553FC26" w:rsidR="009602A1" w:rsidRPr="009602A1" w:rsidRDefault="009602A1" w:rsidP="00A104FF">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="4" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009602A1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009602A1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Принимая участие в Акции и соглашаясь с настоящими Правилами, Участники считаются надлежащим образом проинформированными о вышеуказанной обязанности и дают свое безусловное согласие на погашение налога на доходы физических лиц путем удержания Организатором денежной части Приза Акции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035BE2A1" w14:textId="77777777" w:rsidR="00C12DAE" w:rsidRDefault="00C12DAE" w:rsidP="00A104FF">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="4" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
-      </w:pPr>
-[...92 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5842AD4B" w14:textId="4E3ECB7D" w:rsidR="00CE55D2" w:rsidRPr="007C276D" w:rsidRDefault="008650ED" w:rsidP="0051367A">
-[...286 lines deleted...]
-    <w:p w14:paraId="035BE2A1" w14:textId="77777777" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="00C12DAE">
+    <w:p w14:paraId="11D180E1" w14:textId="77777777" w:rsidR="009602A1" w:rsidRPr="002005AE" w:rsidRDefault="009602A1">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="4"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7711FA66" w14:textId="77777777" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="008650ED" w:rsidP="00A20DAF">
+    <w:p w14:paraId="7711FA66" w14:textId="77777777" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="008650ED" w:rsidP="009602A1">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="298"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Прочие</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="8"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>положения</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C018F0" w14:textId="651EB747" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="008650ED" w:rsidP="00A20DAF">
+    <w:p w14:paraId="07C018F0" w14:textId="2CA54CB7" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="008650ED" w:rsidP="009602A1">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="445"/>
         </w:tabs>
         <w:spacing w:before="39" w:line="283" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="485" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="002005AE">
         <w:t>Участник</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>Акции</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -13791,70 +8953,74 @@
           <w:spacing w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>на</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>электронную</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>почту</w:t>
       </w:r>
-      <w:r w:rsidRPr="002005AE">
+      <w:r w:rsidR="00F87ABD" w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F87ABD" w:rsidRPr="002005AE">
-[...6 lines deleted...]
-        <w:r w:rsidR="00F87ABD" w:rsidRPr="002005AE">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00C369A2" w:rsidRPr="007513C2">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>marketing</w:t>
+        </w:r>
+        <w:r w:rsidR="00C369A2" w:rsidRPr="007513C2">
           <w:rPr>
             <w:rStyle w:val="a5"/>
           </w:rPr>
-          <w:t xml:space="preserve">livestream@jetour-motor.ru. </w:t>
+          <w:t>@jetour-motor.ru</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="001B7859" w:rsidRPr="002005AE">
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidR="006A2310" w:rsidRPr="002005AE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>Заявление</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>составляется</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>в</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
@@ -13998,3322 +9164,1777 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>номер</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>контактного</w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:rPr>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002005AE">
         <w:t>телефона.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F8968A8" w14:textId="77777777" w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidRDefault="008650ED" w:rsidP="00A20DAF">
+    <w:p w14:paraId="09A6FE29" w14:textId="266AD85A" w:rsidR="00C12DAE" w:rsidRDefault="008650ED" w:rsidP="009602A1">
       <w:pPr>
         <w:pStyle w:val="a4"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="31"/>
-[...3144 lines deleted...]
-          <w:numId w:val="1"/>
+          <w:numId w:val="33"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="394"/>
+          <w:tab w:val="left" w:pos="445"/>
         </w:tabs>
         <w:spacing w:before="96" w:line="283" w:lineRule="auto"/>
-        <w:ind w:right="327" w:firstLine="0"/>
-[...43 lines deleted...]
-        <w:t>Рус» на обработку персональных данных с использованием средств автоматизации или без использования таких, а именно, на сбор, запись, систематизацию, накопление, хранение, уточнение (обновление, изменение), извлечение, использование, передачу персональных данных, для вышеуказанных целей и в порядке, предусмотренном законодательством Российской Федерации.</w:t>
+        <w:ind w:left="0" w:right="327" w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>Организатор</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:spacing w:val="10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>имеет</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>право</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:spacing w:val="11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>изменить</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:spacing w:val="6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:spacing w:val="11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>Акции</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:spacing w:val="7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>любой</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>момент,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:spacing w:val="5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>разместив</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>соответствующую</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>информацию</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>в</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>официальном</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:spacing w:val="11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>канале</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>ООО</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:spacing w:val="11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="009A4409">
+        <w:t>Вотур</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>Мотор</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:spacing w:val="11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>Рус»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>https://vk.com/jetourrussia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:spacing w:val="11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>Во</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>всем,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:spacing w:val="11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>что</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>не</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>предусмотрено</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:spacing w:val="11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>настоящими</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>Правилами,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>Организатор</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:spacing w:val="10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>Участники</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>Акции</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:spacing w:val="10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>руководствуются</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>действующим</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>законодательством</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>Российской</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B55F1F">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002005AE">
+        <w:t>Федерации</w:t>
+      </w:r>
+      <w:r w:rsidR="009602A1">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C12DAE" w:rsidRPr="002005AE" w:rsidSect="00D55A40">
+    <w:p w14:paraId="0F0EB83D" w14:textId="77777777" w:rsidR="009602A1" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="394"/>
+          <w:tab w:val="left" w:pos="445"/>
+        </w:tabs>
+        <w:spacing w:before="96" w:line="283" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="327"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74CA722A" w14:textId="77777777" w:rsidR="009602A1" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="394"/>
+          <w:tab w:val="left" w:pos="445"/>
+        </w:tabs>
+        <w:spacing w:before="96" w:line="283" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="327"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05D8FC30" w14:textId="77777777" w:rsidR="009602A1" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="394"/>
+          <w:tab w:val="left" w:pos="445"/>
+        </w:tabs>
+        <w:spacing w:before="96" w:line="283" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="327"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30B48950" w14:textId="77777777" w:rsidR="009602A1" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="394"/>
+          <w:tab w:val="left" w:pos="445"/>
+        </w:tabs>
+        <w:spacing w:before="96" w:line="283" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="327"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FA74C8E" w14:textId="77777777" w:rsidR="009602A1" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="394"/>
+          <w:tab w:val="left" w:pos="445"/>
+        </w:tabs>
+        <w:spacing w:before="96" w:line="283" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="327"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C43E936" w14:textId="77777777" w:rsidR="009602A1" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="394"/>
+          <w:tab w:val="left" w:pos="445"/>
+        </w:tabs>
+        <w:spacing w:before="96" w:line="283" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="327"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BFBB3F6" w14:textId="77777777" w:rsidR="009602A1" w:rsidRPr="006F3057" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="394"/>
+          <w:tab w:val="left" w:pos="445"/>
+        </w:tabs>
+        <w:spacing w:before="96" w:line="283" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="327"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57D55BAC" w14:textId="77777777" w:rsidR="00F03C74" w:rsidRPr="006F3057" w:rsidRDefault="00F03C74" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="394"/>
+          <w:tab w:val="left" w:pos="445"/>
+        </w:tabs>
+        <w:spacing w:before="96" w:line="283" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="327"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1785C76F" w14:textId="77777777" w:rsidR="00F03C74" w:rsidRPr="006F3057" w:rsidRDefault="00F03C74" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="394"/>
+          <w:tab w:val="left" w:pos="445"/>
+        </w:tabs>
+        <w:spacing w:before="96" w:line="283" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="327"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06067765" w14:textId="77777777" w:rsidR="00F03C74" w:rsidRPr="006F3057" w:rsidRDefault="00F03C74" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="394"/>
+          <w:tab w:val="left" w:pos="445"/>
+        </w:tabs>
+        <w:spacing w:before="96" w:line="283" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="327"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62410BFF" w14:textId="77777777" w:rsidR="00F03C74" w:rsidRPr="006F3057" w:rsidRDefault="00F03C74" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="394"/>
+          <w:tab w:val="left" w:pos="445"/>
+        </w:tabs>
+        <w:spacing w:before="96" w:line="283" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="327"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74305F77" w14:textId="77777777" w:rsidR="00F03C74" w:rsidRPr="006F3057" w:rsidRDefault="00F03C74" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="394"/>
+          <w:tab w:val="left" w:pos="445"/>
+        </w:tabs>
+        <w:spacing w:before="96" w:line="283" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="327"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B14E02C" w14:textId="77777777" w:rsidR="00F03C74" w:rsidRPr="006F3057" w:rsidRDefault="00F03C74" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="394"/>
+          <w:tab w:val="left" w:pos="445"/>
+        </w:tabs>
+        <w:spacing w:before="96" w:line="283" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="327"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="626FCA2F" w14:textId="77777777" w:rsidR="00F03C74" w:rsidRPr="006F3057" w:rsidRDefault="00F03C74" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="394"/>
+          <w:tab w:val="left" w:pos="445"/>
+        </w:tabs>
+        <w:spacing w:before="96" w:line="283" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="327"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DAD8ABA" w14:textId="77777777" w:rsidR="00F03C74" w:rsidRPr="006F3057" w:rsidRDefault="00F03C74" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="394"/>
+          <w:tab w:val="left" w:pos="445"/>
+        </w:tabs>
+        <w:spacing w:before="96" w:line="283" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="327"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C85D793" w14:textId="77777777" w:rsidR="00F03C74" w:rsidRPr="006F3057" w:rsidRDefault="00F03C74" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="394"/>
+          <w:tab w:val="left" w:pos="445"/>
+        </w:tabs>
+        <w:spacing w:before="96" w:line="283" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="327"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F9FE339" w14:textId="77777777" w:rsidR="00F03C74" w:rsidRPr="006F3057" w:rsidRDefault="00F03C74" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="394"/>
+          <w:tab w:val="left" w:pos="445"/>
+        </w:tabs>
+        <w:spacing w:before="96" w:line="283" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="327"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D68FE4E" w14:textId="77777777" w:rsidR="00F03C74" w:rsidRPr="006F3057" w:rsidRDefault="00F03C74" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="394"/>
+          <w:tab w:val="left" w:pos="445"/>
+        </w:tabs>
+        <w:spacing w:before="96" w:line="283" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="327"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32C5B329" w14:textId="77777777" w:rsidR="00F03C74" w:rsidRPr="006F3057" w:rsidRDefault="00F03C74" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="394"/>
+          <w:tab w:val="left" w:pos="445"/>
+        </w:tabs>
+        <w:spacing w:before="96" w:line="283" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="327"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="217D1679" w14:textId="77777777" w:rsidR="00F03C74" w:rsidRPr="006F3057" w:rsidRDefault="00F03C74" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="394"/>
+          <w:tab w:val="left" w:pos="445"/>
+        </w:tabs>
+        <w:spacing w:before="96" w:line="283" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="327"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18A50C84" w14:textId="77777777" w:rsidR="00F03C74" w:rsidRPr="006F3057" w:rsidRDefault="00F03C74" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="394"/>
+          <w:tab w:val="left" w:pos="445"/>
+        </w:tabs>
+        <w:spacing w:before="96" w:line="283" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="327"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F5F2B7A" w14:textId="77777777" w:rsidR="00F03C74" w:rsidRPr="006F3057" w:rsidRDefault="00F03C74" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="394"/>
+          <w:tab w:val="left" w:pos="445"/>
+        </w:tabs>
+        <w:spacing w:before="96" w:line="283" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="327"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B504CBD" w14:textId="77777777" w:rsidR="009602A1" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="394"/>
+          <w:tab w:val="left" w:pos="445"/>
+        </w:tabs>
+        <w:spacing w:before="96" w:line="283" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="327"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76DF386B" w14:textId="77777777" w:rsidR="009602A1" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="394"/>
+          <w:tab w:val="left" w:pos="445"/>
+        </w:tabs>
+        <w:spacing w:before="96" w:line="283" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="327"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="668BEBEF" w14:textId="77777777" w:rsidR="009602A1" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D3A9FFF" w14:textId="77777777" w:rsidR="009602A1" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74974B65" w14:textId="2D18D307" w:rsidR="009602A1" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Приложение к Правилам проведения рекламной акции </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B345F0B" w14:textId="364A6BB2" w:rsidR="009602A1" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4111"/>
+        </w:tabs>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Правила проведения рекламной акции </w:t>
+      </w:r>
+      <w:r w:rsidR="000C2C1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00514816">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>Весна</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>JETOUR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="532F24DA" w14:textId="0EBA1B6C" w:rsidR="009602A1" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ООО </w:t>
+      </w:r>
+      <w:r w:rsidR="000C2C1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="000C2C1E">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>Вотур</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мотор Рус</w:t>
+      </w:r>
+      <w:r w:rsidR="000C2C1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A5A2C6" w14:textId="77777777" w:rsidR="009602A1" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37626F21" w14:textId="77777777" w:rsidR="009602A1" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="93" w:line="220" w:lineRule="exact"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>А К Т №</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564E1FBA" w14:textId="77777777" w:rsidR="009602A1" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="93" w:line="220" w:lineRule="exact"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>приемки – передачи Приза</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E23FB24" w14:textId="77777777" w:rsidR="009602A1" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15663C05" w14:textId="6546C30F" w:rsidR="009602A1" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="93" w:line="220" w:lineRule="exact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">г. Москва                                                                                                                                       </w:t>
+      </w:r>
+      <w:r w:rsidR="000C2C1E">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                         </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «__» _____ 202</w:t>
+      </w:r>
+      <w:r w:rsidR="000C2C1E">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> г.   </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">                                                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E19382D" w14:textId="31846018" w:rsidR="009602A1" w:rsidRDefault="000C2C1E" w:rsidP="009602A1">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="788CDE33" w14:textId="251024ED" w:rsidR="009602A1" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>ООО ‘</w:t>
+      </w:r>
+      <w:r w:rsidR="000C2C1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>Вотур</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мотор Рус’’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>юридическое лицо, созданное и действующее в соответствии с законодательством Российской Федерации, в лице __________________, действующего на основании ___________________, с одной стороны, и гр. _______________________, паспорт серия _____ номер _____, выдан ________________________________________, дата выдачи ________, код подразделения ______, дата рождения _________ г., ИНН ___________________, зарегистрированный по адресу: _______________________________________ (далее – «Победитель Рекламной Акции)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="af"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:footnoteReference w:customMarkFollows="1" w:id="1"/>
+        <w:sym w:font="Symbol" w:char="F02A"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, с другой стороны, составили настоящий Акт приемки-передачи приза (далее – Акт) о нижеследующем: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F355226" w14:textId="0CAE479A" w:rsidR="009602A1" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>1. ООО ‘</w:t>
+      </w:r>
+      <w:r w:rsidR="000C2C1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>Вотур</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мотор Рус’’, организатор Рекламной Акции, проводимой в период с «__»_________202__г. по «__»_________202__г. передал, а Участник Рекламной акции принял следующий приз (далее – Приз) на общую сумму__</w:t>
+      </w:r>
+      <w:r w:rsidR="001E2774">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>46 154</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____(____________________) рублей, состоящий из: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9D4CF4" w14:textId="3D219D63" w:rsidR="009602A1" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B802DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="009F36B2" w:rsidRPr="00B802DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>П</w:t>
+      </w:r>
+      <w:r w:rsidR="007F4730" w:rsidRPr="00B802DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>раво на приобретение автомобиля JETOUR</w:t>
+      </w:r>
+      <w:r w:rsidR="007F4730" w:rsidRPr="00B802DB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F4730" w:rsidRPr="00B802DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">со скидкой </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B802DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________________ (наименование приза) </w:t>
+      </w:r>
+      <w:r w:rsidR="00C369A2" w:rsidRPr="00B802DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>в размере</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B802DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____</w:t>
+      </w:r>
+      <w:r w:rsidR="001E2774" w:rsidRPr="00B802DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>30 000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B802DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>________ (____________________) рублей с учетом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> всех применимых налогов. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="307EF56C" w14:textId="4D9FA685" w:rsidR="006E4C6B" w:rsidRDefault="006E4C6B" w:rsidP="009602A1">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2. Денежной (дополнительной) части Приза </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5747C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>в сумме 16 154,00 рубля (шестнадцать тысяч сто пятьдесят четыре рубля.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03CAA11D" w14:textId="1633399F" w:rsidR="009602A1" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>2. Победитель Рекламной Акции подтверждает, что ООО ‘</w:t>
+      </w:r>
+      <w:r w:rsidR="000C2C1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>Вотур</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мотор Рус’’ выполнил свои обязательства по передаче Приза в полном объеме, и претензий к ООО ‘</w:t>
+      </w:r>
+      <w:r w:rsidR="000C2C1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>Вотур</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мотор Рус’’ не имеет. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="360CB3BC" w14:textId="77777777" w:rsidR="001E2774" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>Настоящим Победитель Рекламной Акции соглашается с тем, что ООО ‘</w:t>
+      </w:r>
+      <w:r w:rsidR="000C2C1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>Вотур</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мотор Рус’’ выполнит функцию налогового агента, а именно - произведет удержание </w:t>
+      </w:r>
+      <w:r w:rsidR="00007B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">суммы налога из </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">денежной части Приза в сумме </w:t>
+      </w:r>
+      <w:r w:rsidR="001E2774">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F937861" w14:textId="51A348E4" w:rsidR="009602A1" w:rsidRDefault="001E2774" w:rsidP="009602A1">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 154</w:t>
+      </w:r>
+      <w:r w:rsidR="009602A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>_____(________________) рублей __</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidR="009602A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">_____копеек и перечислит её в налоговые органы как НДФЛ с полученного Победителем Рекламной Акции Приза в соответствии с п. 1 ст. 224 и п. 1, 4 ст. 226 Налогового кодекса Российской Федерации. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="277DE679" w14:textId="77777777" w:rsidR="009602A1" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>3. Победитель Рекламной Акции ознакомлен с тем, что согласно п. 2 ст. 230 Налогового кодекса РФ сведения о стоимости полученного им Приза, а также о сумме начисленного и удержанного налога, будут переданы налоговым органам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23FF8381" w14:textId="77777777" w:rsidR="009602A1" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C64B3A6" w14:textId="77777777" w:rsidR="009602A1" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="93" w:line="220" w:lineRule="exact"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>ПОДПИСИ СТОРОН</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E4C9B3A" w14:textId="77777777" w:rsidR="009602A1" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="93" w:line="220" w:lineRule="exact"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BEBFB8D" w14:textId="5DD6BA4D" w:rsidR="009602A1" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>ООО ‘</w:t>
+      </w:r>
+      <w:r w:rsidR="000C2C1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t>Вотур</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мотор Рус’’                                 _________________/ _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CCC3C6D" w14:textId="77777777" w:rsidR="000C2C1E" w:rsidRDefault="000C2C1E" w:rsidP="009602A1">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F61EB80" w14:textId="77777777" w:rsidR="000C2C1E" w:rsidRDefault="000C2C1E" w:rsidP="009602A1">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C4CEF42" w14:textId="77777777" w:rsidR="000C2C1E" w:rsidRDefault="000C2C1E" w:rsidP="009602A1">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="265A9791" w14:textId="57444733" w:rsidR="000C2C1E" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Победитель Рекламной Акции  _</w:t>
+      </w:r>
+      <w:r w:rsidR="000C2C1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">________________/ _____________                               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C055D83" w14:textId="77777777" w:rsidR="000C2C1E" w:rsidRDefault="000C2C1E" w:rsidP="009602A1">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="671E373F" w14:textId="7C755330" w:rsidR="009602A1" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:spacing w:line="220" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="181818"/>
+          <w:w w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E02C246" w14:textId="77777777" w:rsidR="009602A1" w:rsidRPr="002005AE" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="394"/>
+          <w:tab w:val="left" w:pos="445"/>
+        </w:tabs>
+        <w:spacing w:before="96" w:line="283" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="327"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="009602A1" w:rsidRPr="002005AE" w:rsidSect="00D55A40">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="142" w:right="1280" w:bottom="280" w:left="1300" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0932187C" w14:textId="77777777" w:rsidR="00C162E7" w:rsidRDefault="00C162E7" w:rsidP="009602A1">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="353B11DD" w14:textId="77777777" w:rsidR="00C162E7" w:rsidRDefault="00C162E7" w:rsidP="009602A1">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Microsoft YaHei">
-[...1 lines deleted...]
-    <w:charset w:val="86"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="71AA9591" w14:textId="77777777" w:rsidR="00C162E7" w:rsidRDefault="00C162E7" w:rsidP="009602A1">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="785258BE" w14:textId="77777777" w:rsidR="00C162E7" w:rsidRDefault="00C162E7" w:rsidP="009602A1">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="0D3A62BA" w14:textId="76FC2E0B" w:rsidR="009602A1" w:rsidRDefault="009602A1" w:rsidP="009602A1">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="af"/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F02A"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Победитель Рекламной Акции, подписывая настоящий акт, дает свое согласие ООО «</w:t>
+      </w:r>
+      <w:r w:rsidR="00957E0F">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Вотур</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мотор Рус» на обработку персональных данных с использованием средств автоматизации или без использования таких, а именно, на сбор, запись, систематизацию, накопление, хранение, уточнение (обновление, изменение), извлечение, использование, передачу персональных данных, для вышеуказанных целей и в порядке, предусмотренном законодательством Российской Федерации.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04E0242A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2274FFFC"/>
     <w:lvl w:ilvl="0" w:tplc="07383D96">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="101" w:hanging="292"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:w w:val="102"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="27B0D68E">
       <w:numFmt w:val="bullet"/>
@@ -18069,50 +11690,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E4F6AF6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="684E008C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="461" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="922" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1023" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1484" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1585" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2046" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2147" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2248" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="200E6778"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="317822A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="297" w:hanging="196"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="0"/>
         <w:w w:val="102"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -18193,51 +11927,51 @@
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5063" w:hanging="351"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6484" w:hanging="351"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="202C6305"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="001812E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="101" w:hanging="191"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:spacing w:val="0"/>
         <w:w w:val="102"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
@@ -18313,163 +12047,50 @@
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6558" w:hanging="415"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7481" w:hanging="415"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
-      </w:rPr>
-[...111 lines deleted...]
-        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22747DFB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AAC244C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="297" w:hanging="196"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="0"/>
         <w:w w:val="102"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
@@ -20842,163 +14463,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74A769EB"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AF9787D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="251AC680"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -21067,51 +14575,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4422" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4848" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BC923B0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A544D336"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -21180,875 +14688,937 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1363894126">
+  <w:num w:numId="1" w16cid:durableId="159122399">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1069577037">
+  <w:num w:numId="2" w16cid:durableId="546065041">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="95098537">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1720208289">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="893004285">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="671639127">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="358774597">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="689836513">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1277953781">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="191263685">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="9727230">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1318850275">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="12" w16cid:durableId="1319965078">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="655887051">
-[...17 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="681131632">
+  <w:num w:numId="13" w16cid:durableId="800344502">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="684555790">
-[...8 lines deleted...]
-  <w:num w:numId="14" w16cid:durableId="915044289">
+  <w:num w:numId="14" w16cid:durableId="733431937">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="153297784">
+  <w:num w:numId="15" w16cid:durableId="2135757419">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="856894319">
+  <w:num w:numId="16" w16cid:durableId="673189942">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1067268318">
+  <w:num w:numId="17" w16cid:durableId="1765956088">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1850098396">
+  <w:num w:numId="18" w16cid:durableId="590429544">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1151210318">
+  <w:num w:numId="19" w16cid:durableId="1338536840">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1188830083">
+  <w:num w:numId="20" w16cid:durableId="85535943">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1124469427">
+  <w:num w:numId="21" w16cid:durableId="93719380">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1311249143">
+  <w:num w:numId="22" w16cid:durableId="1816875329">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="880435113">
+  <w:num w:numId="23" w16cid:durableId="1821190207">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="833840596">
+  <w:num w:numId="24" w16cid:durableId="943458214">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1788039710">
+  <w:num w:numId="25" w16cid:durableId="2089384307">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1017732103">
+  <w:num w:numId="26" w16cid:durableId="2009163458">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="431245133">
+  <w:num w:numId="27" w16cid:durableId="628053357">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="189150374">
+  <w:num w:numId="28" w16cid:durableId="1909224943">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="949892626">
+  <w:num w:numId="29" w16cid:durableId="766577851">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="179514156">
+  <w:num w:numId="30" w16cid:durableId="1652522735">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="1978683388">
+  <w:num w:numId="31" w16cid:durableId="792938756">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="1813139264">
+  <w:num w:numId="32" w16cid:durableId="649553919">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="511843053">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="33" w16cid:durableId="429860272">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C12DAE"/>
     <w:rsid w:val="00002CA3"/>
     <w:rsid w:val="000032E7"/>
+    <w:rsid w:val="00007B86"/>
     <w:rsid w:val="00012779"/>
     <w:rsid w:val="00013BA3"/>
     <w:rsid w:val="000150A4"/>
     <w:rsid w:val="0001599B"/>
-    <w:rsid w:val="00024FD3"/>
+    <w:rsid w:val="00020832"/>
     <w:rsid w:val="000254ED"/>
     <w:rsid w:val="00025AC2"/>
     <w:rsid w:val="00031273"/>
     <w:rsid w:val="00031890"/>
     <w:rsid w:val="00042ED4"/>
     <w:rsid w:val="0004305B"/>
     <w:rsid w:val="00044D27"/>
     <w:rsid w:val="00045FEE"/>
     <w:rsid w:val="00047AA1"/>
     <w:rsid w:val="00052034"/>
     <w:rsid w:val="0005331D"/>
     <w:rsid w:val="00053B99"/>
-    <w:rsid w:val="000612DE"/>
     <w:rsid w:val="00061AF6"/>
     <w:rsid w:val="00061B4D"/>
     <w:rsid w:val="00066B72"/>
     <w:rsid w:val="00067932"/>
     <w:rsid w:val="00080CD0"/>
     <w:rsid w:val="000863C0"/>
     <w:rsid w:val="000877C0"/>
     <w:rsid w:val="000877E2"/>
     <w:rsid w:val="0009070B"/>
     <w:rsid w:val="00093C2A"/>
     <w:rsid w:val="000960B7"/>
     <w:rsid w:val="00096835"/>
     <w:rsid w:val="00097296"/>
     <w:rsid w:val="000A13E8"/>
     <w:rsid w:val="000A5A27"/>
     <w:rsid w:val="000B2CB5"/>
     <w:rsid w:val="000B38B7"/>
     <w:rsid w:val="000B63F5"/>
     <w:rsid w:val="000C0F08"/>
     <w:rsid w:val="000C21F1"/>
     <w:rsid w:val="000C269D"/>
+    <w:rsid w:val="000C2C1E"/>
     <w:rsid w:val="000C4C3A"/>
     <w:rsid w:val="000C5DB0"/>
     <w:rsid w:val="000C79F7"/>
     <w:rsid w:val="000D16C2"/>
     <w:rsid w:val="000D215A"/>
     <w:rsid w:val="000D32FA"/>
     <w:rsid w:val="000D3A76"/>
     <w:rsid w:val="000D5D83"/>
     <w:rsid w:val="000D5DA9"/>
+    <w:rsid w:val="000E02FD"/>
     <w:rsid w:val="000E1342"/>
     <w:rsid w:val="000E1AD0"/>
+    <w:rsid w:val="000E1B25"/>
     <w:rsid w:val="000E4D69"/>
     <w:rsid w:val="000F21A0"/>
     <w:rsid w:val="000F4F6C"/>
     <w:rsid w:val="000F5CCD"/>
     <w:rsid w:val="0010038C"/>
+    <w:rsid w:val="0010272C"/>
     <w:rsid w:val="0010532D"/>
     <w:rsid w:val="00107650"/>
     <w:rsid w:val="00111F49"/>
     <w:rsid w:val="001133A8"/>
+    <w:rsid w:val="0011362C"/>
     <w:rsid w:val="00124BEE"/>
     <w:rsid w:val="001263B2"/>
     <w:rsid w:val="00136685"/>
     <w:rsid w:val="001412E0"/>
     <w:rsid w:val="00147E53"/>
     <w:rsid w:val="00151977"/>
     <w:rsid w:val="00154324"/>
+    <w:rsid w:val="001679F1"/>
     <w:rsid w:val="00174F65"/>
     <w:rsid w:val="00176D9C"/>
     <w:rsid w:val="0017767C"/>
     <w:rsid w:val="00180F06"/>
     <w:rsid w:val="00181195"/>
     <w:rsid w:val="0018155C"/>
     <w:rsid w:val="00182C9B"/>
     <w:rsid w:val="00184107"/>
     <w:rsid w:val="0018527B"/>
     <w:rsid w:val="00191126"/>
     <w:rsid w:val="00194CCD"/>
     <w:rsid w:val="001956C7"/>
     <w:rsid w:val="001A04F1"/>
     <w:rsid w:val="001A0717"/>
     <w:rsid w:val="001A0849"/>
     <w:rsid w:val="001A2F99"/>
     <w:rsid w:val="001A42DF"/>
     <w:rsid w:val="001A4CAA"/>
     <w:rsid w:val="001A6119"/>
     <w:rsid w:val="001B134A"/>
+    <w:rsid w:val="001B7859"/>
     <w:rsid w:val="001C4667"/>
     <w:rsid w:val="001D7D51"/>
     <w:rsid w:val="001E13BB"/>
+    <w:rsid w:val="001E2774"/>
     <w:rsid w:val="001E3720"/>
     <w:rsid w:val="001F064F"/>
     <w:rsid w:val="001F1714"/>
     <w:rsid w:val="001F1C77"/>
     <w:rsid w:val="001F4D94"/>
     <w:rsid w:val="002005AE"/>
     <w:rsid w:val="00212ECF"/>
+    <w:rsid w:val="00214495"/>
+    <w:rsid w:val="0021706F"/>
     <w:rsid w:val="00220361"/>
     <w:rsid w:val="002254A6"/>
     <w:rsid w:val="00230181"/>
+    <w:rsid w:val="002329ED"/>
     <w:rsid w:val="00240C07"/>
     <w:rsid w:val="00251D6A"/>
     <w:rsid w:val="00253A68"/>
     <w:rsid w:val="00255C0E"/>
     <w:rsid w:val="00261553"/>
     <w:rsid w:val="00262155"/>
+    <w:rsid w:val="002648B7"/>
     <w:rsid w:val="002707BD"/>
     <w:rsid w:val="00271BED"/>
     <w:rsid w:val="00275627"/>
     <w:rsid w:val="002771B0"/>
     <w:rsid w:val="00287313"/>
     <w:rsid w:val="00291AF8"/>
     <w:rsid w:val="00292C9C"/>
     <w:rsid w:val="002943C5"/>
     <w:rsid w:val="0029640C"/>
     <w:rsid w:val="00297B56"/>
     <w:rsid w:val="002A1670"/>
     <w:rsid w:val="002A24A4"/>
     <w:rsid w:val="002A4FEA"/>
     <w:rsid w:val="002A6C6C"/>
     <w:rsid w:val="002A74C7"/>
     <w:rsid w:val="002B0CDF"/>
     <w:rsid w:val="002B245E"/>
     <w:rsid w:val="002B2E6F"/>
     <w:rsid w:val="002B516F"/>
     <w:rsid w:val="002C2411"/>
     <w:rsid w:val="002C4556"/>
     <w:rsid w:val="002C56EA"/>
     <w:rsid w:val="002C5E1E"/>
     <w:rsid w:val="002D4A8D"/>
+    <w:rsid w:val="002D627E"/>
+    <w:rsid w:val="002D675D"/>
     <w:rsid w:val="002E049C"/>
-    <w:rsid w:val="002E3DF6"/>
     <w:rsid w:val="002F027D"/>
     <w:rsid w:val="002F0CB5"/>
     <w:rsid w:val="002F31EB"/>
     <w:rsid w:val="002F3F28"/>
     <w:rsid w:val="002F59CF"/>
     <w:rsid w:val="00302B0A"/>
     <w:rsid w:val="00312D2F"/>
     <w:rsid w:val="00313E7A"/>
     <w:rsid w:val="00322BB0"/>
     <w:rsid w:val="00326192"/>
     <w:rsid w:val="003276E0"/>
     <w:rsid w:val="0033466D"/>
-    <w:rsid w:val="00335179"/>
     <w:rsid w:val="003352F6"/>
-    <w:rsid w:val="0034441C"/>
+    <w:rsid w:val="00337D73"/>
+    <w:rsid w:val="00344049"/>
     <w:rsid w:val="00350107"/>
     <w:rsid w:val="003579DE"/>
     <w:rsid w:val="00370F19"/>
     <w:rsid w:val="003718E6"/>
     <w:rsid w:val="00371E80"/>
     <w:rsid w:val="00373A34"/>
     <w:rsid w:val="00376567"/>
     <w:rsid w:val="00384F06"/>
     <w:rsid w:val="00386BF3"/>
-    <w:rsid w:val="00390405"/>
+    <w:rsid w:val="003912BC"/>
     <w:rsid w:val="00393077"/>
     <w:rsid w:val="0039459D"/>
+    <w:rsid w:val="00394817"/>
+    <w:rsid w:val="00395C5D"/>
     <w:rsid w:val="00397336"/>
     <w:rsid w:val="003B2508"/>
     <w:rsid w:val="003B3D50"/>
     <w:rsid w:val="003B6D3C"/>
     <w:rsid w:val="003D051F"/>
     <w:rsid w:val="003D5D6C"/>
     <w:rsid w:val="003E0E2D"/>
     <w:rsid w:val="003E62DB"/>
     <w:rsid w:val="003E771A"/>
+    <w:rsid w:val="003F12B0"/>
     <w:rsid w:val="003F254B"/>
     <w:rsid w:val="0040025E"/>
     <w:rsid w:val="00401516"/>
     <w:rsid w:val="00402588"/>
     <w:rsid w:val="00410E5E"/>
     <w:rsid w:val="00412229"/>
     <w:rsid w:val="00412AB1"/>
+    <w:rsid w:val="00415727"/>
     <w:rsid w:val="00416F95"/>
     <w:rsid w:val="004217A9"/>
     <w:rsid w:val="00421FD2"/>
     <w:rsid w:val="004221C8"/>
     <w:rsid w:val="00425228"/>
     <w:rsid w:val="00426285"/>
     <w:rsid w:val="004273BC"/>
     <w:rsid w:val="00430376"/>
     <w:rsid w:val="00432EEA"/>
     <w:rsid w:val="0044066A"/>
     <w:rsid w:val="00446BC9"/>
     <w:rsid w:val="004511C2"/>
     <w:rsid w:val="004532EB"/>
+    <w:rsid w:val="00454604"/>
     <w:rsid w:val="004546C8"/>
     <w:rsid w:val="00455A07"/>
     <w:rsid w:val="00456CD3"/>
     <w:rsid w:val="00460DE8"/>
-    <w:rsid w:val="00464524"/>
     <w:rsid w:val="00464FB5"/>
-    <w:rsid w:val="00467959"/>
     <w:rsid w:val="0047495D"/>
     <w:rsid w:val="00481784"/>
     <w:rsid w:val="00483BB9"/>
     <w:rsid w:val="004855AD"/>
     <w:rsid w:val="00485CAD"/>
     <w:rsid w:val="0048735E"/>
     <w:rsid w:val="00490D3F"/>
     <w:rsid w:val="0049398C"/>
     <w:rsid w:val="00495C36"/>
     <w:rsid w:val="0049667B"/>
+    <w:rsid w:val="004A05DB"/>
     <w:rsid w:val="004A09E0"/>
-    <w:rsid w:val="004A19D6"/>
     <w:rsid w:val="004A32E8"/>
     <w:rsid w:val="004A6AF3"/>
     <w:rsid w:val="004B288A"/>
+    <w:rsid w:val="004B7CEF"/>
     <w:rsid w:val="004C1902"/>
     <w:rsid w:val="004C1D44"/>
     <w:rsid w:val="004C370A"/>
     <w:rsid w:val="004C4C8B"/>
     <w:rsid w:val="004C54DB"/>
     <w:rsid w:val="004C5B96"/>
     <w:rsid w:val="004C7B77"/>
     <w:rsid w:val="004D1BE5"/>
     <w:rsid w:val="004D40CA"/>
     <w:rsid w:val="004D7111"/>
     <w:rsid w:val="004D7EE1"/>
     <w:rsid w:val="004E00D1"/>
     <w:rsid w:val="004E508E"/>
     <w:rsid w:val="004E744F"/>
     <w:rsid w:val="004F0D5D"/>
     <w:rsid w:val="004F2359"/>
     <w:rsid w:val="004F2BF2"/>
+    <w:rsid w:val="0050019F"/>
     <w:rsid w:val="0051367A"/>
     <w:rsid w:val="005139D1"/>
+    <w:rsid w:val="00514816"/>
     <w:rsid w:val="005153B4"/>
     <w:rsid w:val="005177E3"/>
     <w:rsid w:val="005206CC"/>
     <w:rsid w:val="00520EFD"/>
     <w:rsid w:val="00525F28"/>
     <w:rsid w:val="00535CCF"/>
     <w:rsid w:val="00541961"/>
     <w:rsid w:val="0054732A"/>
     <w:rsid w:val="00552AE6"/>
+    <w:rsid w:val="00556557"/>
     <w:rsid w:val="005609A1"/>
     <w:rsid w:val="00560FCA"/>
     <w:rsid w:val="00566021"/>
     <w:rsid w:val="00567780"/>
     <w:rsid w:val="00567E0F"/>
     <w:rsid w:val="00571066"/>
-    <w:rsid w:val="00571CD0"/>
     <w:rsid w:val="00581247"/>
     <w:rsid w:val="005A03EB"/>
     <w:rsid w:val="005A5235"/>
     <w:rsid w:val="005B18E8"/>
     <w:rsid w:val="005B4822"/>
     <w:rsid w:val="005C1071"/>
-    <w:rsid w:val="005C24B1"/>
     <w:rsid w:val="005C7653"/>
     <w:rsid w:val="005C792E"/>
     <w:rsid w:val="005D6A83"/>
     <w:rsid w:val="005D7653"/>
     <w:rsid w:val="005E0987"/>
     <w:rsid w:val="005E646D"/>
     <w:rsid w:val="005F337A"/>
     <w:rsid w:val="005F3C95"/>
     <w:rsid w:val="005F5153"/>
     <w:rsid w:val="00602CAC"/>
     <w:rsid w:val="00611188"/>
     <w:rsid w:val="0061285B"/>
-    <w:rsid w:val="006176B5"/>
+    <w:rsid w:val="00616506"/>
     <w:rsid w:val="00625F5E"/>
     <w:rsid w:val="006273CC"/>
     <w:rsid w:val="0063524B"/>
     <w:rsid w:val="006355D4"/>
     <w:rsid w:val="00651BFC"/>
     <w:rsid w:val="00653A6A"/>
     <w:rsid w:val="0066249E"/>
     <w:rsid w:val="00663C97"/>
     <w:rsid w:val="006701AE"/>
-    <w:rsid w:val="006734C5"/>
+    <w:rsid w:val="00671AB3"/>
     <w:rsid w:val="0067580D"/>
     <w:rsid w:val="006779AF"/>
-    <w:rsid w:val="00686B07"/>
     <w:rsid w:val="006922F8"/>
     <w:rsid w:val="006935D8"/>
     <w:rsid w:val="006940FA"/>
     <w:rsid w:val="006A0CC0"/>
     <w:rsid w:val="006A0F03"/>
     <w:rsid w:val="006A2310"/>
     <w:rsid w:val="006A3491"/>
     <w:rsid w:val="006B002C"/>
     <w:rsid w:val="006B7FEC"/>
     <w:rsid w:val="006C3587"/>
     <w:rsid w:val="006C5A52"/>
-    <w:rsid w:val="006D2632"/>
     <w:rsid w:val="006D68C9"/>
     <w:rsid w:val="006D6FB8"/>
     <w:rsid w:val="006E24A0"/>
     <w:rsid w:val="006E4879"/>
+    <w:rsid w:val="006E4C6B"/>
     <w:rsid w:val="006E4D65"/>
     <w:rsid w:val="006E5E75"/>
     <w:rsid w:val="006E702E"/>
     <w:rsid w:val="006F1A11"/>
     <w:rsid w:val="006F1C11"/>
     <w:rsid w:val="006F22B2"/>
     <w:rsid w:val="006F2562"/>
+    <w:rsid w:val="006F3057"/>
     <w:rsid w:val="006F65AE"/>
+    <w:rsid w:val="007009CD"/>
+    <w:rsid w:val="00702FD4"/>
     <w:rsid w:val="007039C8"/>
+    <w:rsid w:val="00707143"/>
     <w:rsid w:val="007171A5"/>
     <w:rsid w:val="00720206"/>
     <w:rsid w:val="007202FC"/>
     <w:rsid w:val="00725125"/>
+    <w:rsid w:val="007330C5"/>
+    <w:rsid w:val="00735FA1"/>
     <w:rsid w:val="00736F99"/>
     <w:rsid w:val="00743DFB"/>
     <w:rsid w:val="00750926"/>
+    <w:rsid w:val="00753071"/>
     <w:rsid w:val="007548EC"/>
     <w:rsid w:val="00754B47"/>
     <w:rsid w:val="00764D4E"/>
+    <w:rsid w:val="00765987"/>
     <w:rsid w:val="0077244F"/>
     <w:rsid w:val="00773B12"/>
     <w:rsid w:val="00774447"/>
     <w:rsid w:val="00776ECE"/>
-    <w:rsid w:val="007770A3"/>
     <w:rsid w:val="007803D0"/>
     <w:rsid w:val="00782CD1"/>
     <w:rsid w:val="007840F2"/>
-    <w:rsid w:val="00784D00"/>
     <w:rsid w:val="00785AF7"/>
     <w:rsid w:val="0078644A"/>
     <w:rsid w:val="00791594"/>
+    <w:rsid w:val="00794561"/>
+    <w:rsid w:val="0079523C"/>
     <w:rsid w:val="007A7C57"/>
     <w:rsid w:val="007B11BE"/>
     <w:rsid w:val="007B6148"/>
     <w:rsid w:val="007B6AF0"/>
     <w:rsid w:val="007B6BCD"/>
-    <w:rsid w:val="007C276D"/>
     <w:rsid w:val="007C40E6"/>
     <w:rsid w:val="007D0E50"/>
     <w:rsid w:val="007D39D6"/>
     <w:rsid w:val="007D3EB7"/>
     <w:rsid w:val="007D67CB"/>
+    <w:rsid w:val="007E1217"/>
     <w:rsid w:val="007E15C7"/>
     <w:rsid w:val="007E6252"/>
     <w:rsid w:val="007E6DE1"/>
     <w:rsid w:val="007F1F89"/>
     <w:rsid w:val="007F44F6"/>
+    <w:rsid w:val="007F4730"/>
     <w:rsid w:val="007F6D90"/>
-    <w:rsid w:val="0081526E"/>
+    <w:rsid w:val="0080684D"/>
     <w:rsid w:val="00815A87"/>
     <w:rsid w:val="00820CBC"/>
+    <w:rsid w:val="00824818"/>
     <w:rsid w:val="008251DA"/>
     <w:rsid w:val="00826599"/>
     <w:rsid w:val="008323FC"/>
     <w:rsid w:val="00832D3D"/>
     <w:rsid w:val="00834CAA"/>
     <w:rsid w:val="00834EF3"/>
+    <w:rsid w:val="00835C9F"/>
     <w:rsid w:val="00837168"/>
-    <w:rsid w:val="00837FD7"/>
     <w:rsid w:val="00840F65"/>
     <w:rsid w:val="00841395"/>
     <w:rsid w:val="00842662"/>
     <w:rsid w:val="0084312C"/>
     <w:rsid w:val="00844B14"/>
     <w:rsid w:val="00845ABF"/>
     <w:rsid w:val="008531C5"/>
     <w:rsid w:val="008561EB"/>
     <w:rsid w:val="00861F8E"/>
     <w:rsid w:val="008628DC"/>
     <w:rsid w:val="00864FC2"/>
     <w:rsid w:val="008650ED"/>
     <w:rsid w:val="0086561F"/>
     <w:rsid w:val="00867555"/>
     <w:rsid w:val="00875498"/>
     <w:rsid w:val="008834F3"/>
     <w:rsid w:val="00884096"/>
     <w:rsid w:val="00887121"/>
     <w:rsid w:val="00894FDB"/>
     <w:rsid w:val="008A0CAA"/>
+    <w:rsid w:val="008A364D"/>
     <w:rsid w:val="008B000D"/>
     <w:rsid w:val="008B22C2"/>
     <w:rsid w:val="008B44C8"/>
     <w:rsid w:val="008B5ACC"/>
     <w:rsid w:val="008B71D1"/>
     <w:rsid w:val="008C33DB"/>
     <w:rsid w:val="008C5837"/>
     <w:rsid w:val="008C6F7F"/>
     <w:rsid w:val="008D35FA"/>
     <w:rsid w:val="008D43D2"/>
     <w:rsid w:val="008D45FD"/>
     <w:rsid w:val="008D7AD0"/>
     <w:rsid w:val="008E1514"/>
     <w:rsid w:val="008E199A"/>
-    <w:rsid w:val="008E2B85"/>
     <w:rsid w:val="008E2EB0"/>
     <w:rsid w:val="008E5C9A"/>
     <w:rsid w:val="008E7352"/>
     <w:rsid w:val="008F2540"/>
     <w:rsid w:val="008F5A78"/>
     <w:rsid w:val="00902D3D"/>
     <w:rsid w:val="0090440B"/>
+    <w:rsid w:val="00904A14"/>
     <w:rsid w:val="009055C2"/>
     <w:rsid w:val="00913331"/>
     <w:rsid w:val="00916E8C"/>
     <w:rsid w:val="00923242"/>
     <w:rsid w:val="009249AB"/>
     <w:rsid w:val="00925E33"/>
     <w:rsid w:val="00927394"/>
     <w:rsid w:val="00934F91"/>
     <w:rsid w:val="00937688"/>
     <w:rsid w:val="00941709"/>
     <w:rsid w:val="00943082"/>
     <w:rsid w:val="009435EE"/>
     <w:rsid w:val="00943B73"/>
     <w:rsid w:val="00944A11"/>
     <w:rsid w:val="00944C5F"/>
     <w:rsid w:val="009513E3"/>
     <w:rsid w:val="00955460"/>
     <w:rsid w:val="00955BE7"/>
     <w:rsid w:val="00956AE9"/>
+    <w:rsid w:val="00957E0F"/>
+    <w:rsid w:val="009602A1"/>
     <w:rsid w:val="00963D1F"/>
     <w:rsid w:val="00966972"/>
+    <w:rsid w:val="0097055E"/>
     <w:rsid w:val="00972AA6"/>
     <w:rsid w:val="009736D3"/>
     <w:rsid w:val="009744E8"/>
+    <w:rsid w:val="00976390"/>
     <w:rsid w:val="00976A3B"/>
     <w:rsid w:val="00981C55"/>
+    <w:rsid w:val="00983B98"/>
     <w:rsid w:val="00986F8E"/>
+    <w:rsid w:val="00991959"/>
     <w:rsid w:val="00992931"/>
     <w:rsid w:val="00994CE1"/>
     <w:rsid w:val="009A34E8"/>
     <w:rsid w:val="009A38A3"/>
     <w:rsid w:val="009A3C3B"/>
     <w:rsid w:val="009A4262"/>
-    <w:rsid w:val="009A7B01"/>
+    <w:rsid w:val="009A4409"/>
+    <w:rsid w:val="009A456D"/>
     <w:rsid w:val="009B19FA"/>
     <w:rsid w:val="009B1E9F"/>
     <w:rsid w:val="009B1F24"/>
     <w:rsid w:val="009B5C36"/>
     <w:rsid w:val="009B6E96"/>
     <w:rsid w:val="009B78B0"/>
     <w:rsid w:val="009C1D49"/>
     <w:rsid w:val="009C2BA3"/>
     <w:rsid w:val="009D0B83"/>
     <w:rsid w:val="009D2B2F"/>
+    <w:rsid w:val="009D7EC3"/>
     <w:rsid w:val="009E13A0"/>
     <w:rsid w:val="009E4C51"/>
     <w:rsid w:val="009F3286"/>
     <w:rsid w:val="009F34BE"/>
+    <w:rsid w:val="009F36B2"/>
     <w:rsid w:val="009F7B2A"/>
     <w:rsid w:val="00A01139"/>
     <w:rsid w:val="00A02EC5"/>
     <w:rsid w:val="00A036A4"/>
+    <w:rsid w:val="00A104FF"/>
+    <w:rsid w:val="00A12B4E"/>
     <w:rsid w:val="00A17FE7"/>
     <w:rsid w:val="00A20DAF"/>
     <w:rsid w:val="00A24511"/>
     <w:rsid w:val="00A25CFA"/>
     <w:rsid w:val="00A35677"/>
     <w:rsid w:val="00A42B63"/>
     <w:rsid w:val="00A44E5F"/>
     <w:rsid w:val="00A463CB"/>
+    <w:rsid w:val="00A473A4"/>
     <w:rsid w:val="00A473F3"/>
+    <w:rsid w:val="00A5747C"/>
+    <w:rsid w:val="00A62EFB"/>
     <w:rsid w:val="00A6367E"/>
     <w:rsid w:val="00A63F2D"/>
     <w:rsid w:val="00A70B83"/>
     <w:rsid w:val="00A74594"/>
+    <w:rsid w:val="00A7501F"/>
     <w:rsid w:val="00A763CC"/>
     <w:rsid w:val="00A767EF"/>
     <w:rsid w:val="00A777A0"/>
+    <w:rsid w:val="00A77B73"/>
     <w:rsid w:val="00A808D5"/>
     <w:rsid w:val="00A93249"/>
     <w:rsid w:val="00A94D3E"/>
     <w:rsid w:val="00AA1646"/>
     <w:rsid w:val="00AA174B"/>
     <w:rsid w:val="00AA4C3C"/>
     <w:rsid w:val="00AA6F89"/>
     <w:rsid w:val="00AB618B"/>
     <w:rsid w:val="00AB6A71"/>
     <w:rsid w:val="00AC162B"/>
     <w:rsid w:val="00AC3C3D"/>
     <w:rsid w:val="00AC675F"/>
     <w:rsid w:val="00AD5649"/>
     <w:rsid w:val="00AD7BDE"/>
     <w:rsid w:val="00AE42D2"/>
     <w:rsid w:val="00AE62B3"/>
     <w:rsid w:val="00AE7597"/>
     <w:rsid w:val="00AF0DFA"/>
     <w:rsid w:val="00AF7285"/>
     <w:rsid w:val="00AF7A4F"/>
     <w:rsid w:val="00B0122E"/>
     <w:rsid w:val="00B1133E"/>
-    <w:rsid w:val="00B156AF"/>
+    <w:rsid w:val="00B147D5"/>
     <w:rsid w:val="00B23CA0"/>
     <w:rsid w:val="00B24A00"/>
     <w:rsid w:val="00B267B6"/>
     <w:rsid w:val="00B30F79"/>
+    <w:rsid w:val="00B35FB1"/>
     <w:rsid w:val="00B37E96"/>
     <w:rsid w:val="00B40831"/>
     <w:rsid w:val="00B434A7"/>
     <w:rsid w:val="00B4503F"/>
     <w:rsid w:val="00B46519"/>
     <w:rsid w:val="00B4764A"/>
     <w:rsid w:val="00B47DAC"/>
     <w:rsid w:val="00B53204"/>
+    <w:rsid w:val="00B55F1F"/>
     <w:rsid w:val="00B65346"/>
+    <w:rsid w:val="00B72CC3"/>
     <w:rsid w:val="00B76F15"/>
+    <w:rsid w:val="00B802DB"/>
+    <w:rsid w:val="00B80649"/>
     <w:rsid w:val="00B83CA4"/>
-    <w:rsid w:val="00B87E69"/>
     <w:rsid w:val="00B90B78"/>
     <w:rsid w:val="00B95A7D"/>
     <w:rsid w:val="00B961EC"/>
     <w:rsid w:val="00BA180D"/>
     <w:rsid w:val="00BA215B"/>
     <w:rsid w:val="00BA3683"/>
     <w:rsid w:val="00BB2AB8"/>
     <w:rsid w:val="00BB3F2C"/>
     <w:rsid w:val="00BB45ED"/>
     <w:rsid w:val="00BC1919"/>
     <w:rsid w:val="00BC5BE7"/>
     <w:rsid w:val="00BC630B"/>
     <w:rsid w:val="00BC6527"/>
     <w:rsid w:val="00BD0EA6"/>
     <w:rsid w:val="00BD3960"/>
     <w:rsid w:val="00BD57B3"/>
     <w:rsid w:val="00BE5CFC"/>
     <w:rsid w:val="00BF1502"/>
     <w:rsid w:val="00BF2DE0"/>
     <w:rsid w:val="00BF4218"/>
     <w:rsid w:val="00BF4777"/>
     <w:rsid w:val="00BF7E72"/>
     <w:rsid w:val="00C00AF9"/>
     <w:rsid w:val="00C03B1D"/>
     <w:rsid w:val="00C03C1C"/>
     <w:rsid w:val="00C044C8"/>
+    <w:rsid w:val="00C07FC3"/>
     <w:rsid w:val="00C10332"/>
     <w:rsid w:val="00C12DAE"/>
+    <w:rsid w:val="00C162E7"/>
     <w:rsid w:val="00C17F9D"/>
     <w:rsid w:val="00C212D3"/>
     <w:rsid w:val="00C220FB"/>
-    <w:rsid w:val="00C27FBB"/>
     <w:rsid w:val="00C3357D"/>
     <w:rsid w:val="00C33AD8"/>
     <w:rsid w:val="00C343EE"/>
     <w:rsid w:val="00C36658"/>
+    <w:rsid w:val="00C369A2"/>
     <w:rsid w:val="00C36D35"/>
-    <w:rsid w:val="00C470BA"/>
+    <w:rsid w:val="00C51F60"/>
     <w:rsid w:val="00C54588"/>
     <w:rsid w:val="00C5751A"/>
     <w:rsid w:val="00C57A1A"/>
     <w:rsid w:val="00C652A1"/>
     <w:rsid w:val="00C701AB"/>
     <w:rsid w:val="00C710DE"/>
+    <w:rsid w:val="00C74CA3"/>
+    <w:rsid w:val="00C753A4"/>
     <w:rsid w:val="00C802A3"/>
-    <w:rsid w:val="00C82A9E"/>
     <w:rsid w:val="00C865ED"/>
     <w:rsid w:val="00C937B6"/>
     <w:rsid w:val="00CA3482"/>
     <w:rsid w:val="00CA53FE"/>
     <w:rsid w:val="00CA65F2"/>
     <w:rsid w:val="00CA6E55"/>
     <w:rsid w:val="00CA753C"/>
     <w:rsid w:val="00CB2795"/>
     <w:rsid w:val="00CB50BA"/>
     <w:rsid w:val="00CB60B6"/>
     <w:rsid w:val="00CB772C"/>
     <w:rsid w:val="00CC59F0"/>
     <w:rsid w:val="00CD2348"/>
     <w:rsid w:val="00CD2D9C"/>
     <w:rsid w:val="00CD642E"/>
     <w:rsid w:val="00CE012E"/>
     <w:rsid w:val="00CE55D2"/>
     <w:rsid w:val="00CE6F63"/>
     <w:rsid w:val="00CF1F2C"/>
     <w:rsid w:val="00CF44D0"/>
     <w:rsid w:val="00CF49CD"/>
     <w:rsid w:val="00D00A1A"/>
     <w:rsid w:val="00D050A3"/>
     <w:rsid w:val="00D15C74"/>
     <w:rsid w:val="00D22F53"/>
     <w:rsid w:val="00D243BE"/>
     <w:rsid w:val="00D27131"/>
     <w:rsid w:val="00D34399"/>
+    <w:rsid w:val="00D412E0"/>
     <w:rsid w:val="00D41DE3"/>
     <w:rsid w:val="00D43741"/>
     <w:rsid w:val="00D44A8A"/>
     <w:rsid w:val="00D45454"/>
     <w:rsid w:val="00D5215E"/>
     <w:rsid w:val="00D548EC"/>
     <w:rsid w:val="00D55A40"/>
     <w:rsid w:val="00D567DD"/>
+    <w:rsid w:val="00D57C94"/>
+    <w:rsid w:val="00D60507"/>
     <w:rsid w:val="00D700E3"/>
     <w:rsid w:val="00D70FE6"/>
     <w:rsid w:val="00D80973"/>
     <w:rsid w:val="00D85986"/>
     <w:rsid w:val="00D9011F"/>
     <w:rsid w:val="00D94C99"/>
     <w:rsid w:val="00D96799"/>
     <w:rsid w:val="00DA1494"/>
     <w:rsid w:val="00DA1985"/>
     <w:rsid w:val="00DA3A88"/>
     <w:rsid w:val="00DA4E0B"/>
     <w:rsid w:val="00DA54CC"/>
     <w:rsid w:val="00DA565E"/>
-    <w:rsid w:val="00DA614D"/>
     <w:rsid w:val="00DA64D7"/>
     <w:rsid w:val="00DA6E5D"/>
     <w:rsid w:val="00DB114D"/>
-    <w:rsid w:val="00DB2800"/>
     <w:rsid w:val="00DB349C"/>
     <w:rsid w:val="00DC49CD"/>
+    <w:rsid w:val="00DC5E6F"/>
     <w:rsid w:val="00DD1D87"/>
     <w:rsid w:val="00DD49BA"/>
     <w:rsid w:val="00DD7FDE"/>
     <w:rsid w:val="00DE1EF4"/>
     <w:rsid w:val="00DE58BA"/>
     <w:rsid w:val="00DF31C3"/>
     <w:rsid w:val="00DF5F59"/>
     <w:rsid w:val="00DF7679"/>
     <w:rsid w:val="00E015B4"/>
     <w:rsid w:val="00E03C89"/>
     <w:rsid w:val="00E042E0"/>
     <w:rsid w:val="00E1023F"/>
     <w:rsid w:val="00E227E3"/>
     <w:rsid w:val="00E23742"/>
     <w:rsid w:val="00E2437B"/>
+    <w:rsid w:val="00E248CC"/>
     <w:rsid w:val="00E24FD4"/>
     <w:rsid w:val="00E324D8"/>
     <w:rsid w:val="00E328DD"/>
     <w:rsid w:val="00E32A36"/>
     <w:rsid w:val="00E33D7F"/>
     <w:rsid w:val="00E34336"/>
     <w:rsid w:val="00E372F9"/>
     <w:rsid w:val="00E4253D"/>
     <w:rsid w:val="00E45F54"/>
     <w:rsid w:val="00E4684F"/>
     <w:rsid w:val="00E46E90"/>
     <w:rsid w:val="00E52D49"/>
     <w:rsid w:val="00E55546"/>
     <w:rsid w:val="00E60951"/>
     <w:rsid w:val="00E64802"/>
+    <w:rsid w:val="00E7095B"/>
     <w:rsid w:val="00E82B75"/>
+    <w:rsid w:val="00E83DBB"/>
+    <w:rsid w:val="00E8455D"/>
     <w:rsid w:val="00E93980"/>
     <w:rsid w:val="00E95412"/>
     <w:rsid w:val="00E9627F"/>
     <w:rsid w:val="00EA3EE1"/>
     <w:rsid w:val="00EA6BD9"/>
-    <w:rsid w:val="00EA722B"/>
     <w:rsid w:val="00EA7788"/>
     <w:rsid w:val="00EB0686"/>
     <w:rsid w:val="00EB14E5"/>
     <w:rsid w:val="00EB3834"/>
     <w:rsid w:val="00EB4896"/>
     <w:rsid w:val="00EB4CAC"/>
     <w:rsid w:val="00EB4E32"/>
     <w:rsid w:val="00EB6BF2"/>
     <w:rsid w:val="00EC0590"/>
     <w:rsid w:val="00EC37B8"/>
     <w:rsid w:val="00EC66F0"/>
     <w:rsid w:val="00ED1839"/>
     <w:rsid w:val="00ED35B8"/>
     <w:rsid w:val="00ED46EF"/>
     <w:rsid w:val="00ED5704"/>
-    <w:rsid w:val="00ED7363"/>
     <w:rsid w:val="00ED740A"/>
     <w:rsid w:val="00ED7934"/>
     <w:rsid w:val="00EE0FA2"/>
     <w:rsid w:val="00EE3D8E"/>
     <w:rsid w:val="00EE6080"/>
     <w:rsid w:val="00EF7164"/>
+    <w:rsid w:val="00F03C74"/>
     <w:rsid w:val="00F110E4"/>
     <w:rsid w:val="00F14461"/>
+    <w:rsid w:val="00F165B6"/>
+    <w:rsid w:val="00F17743"/>
     <w:rsid w:val="00F21BA4"/>
     <w:rsid w:val="00F26F2E"/>
     <w:rsid w:val="00F26F4A"/>
-    <w:rsid w:val="00F3043E"/>
     <w:rsid w:val="00F30B99"/>
     <w:rsid w:val="00F32963"/>
     <w:rsid w:val="00F32CBA"/>
     <w:rsid w:val="00F32FF6"/>
     <w:rsid w:val="00F358BE"/>
     <w:rsid w:val="00F36C20"/>
     <w:rsid w:val="00F41744"/>
     <w:rsid w:val="00F41CAA"/>
     <w:rsid w:val="00F46976"/>
     <w:rsid w:val="00F51040"/>
     <w:rsid w:val="00F516CE"/>
     <w:rsid w:val="00F51DEC"/>
     <w:rsid w:val="00F54EF3"/>
     <w:rsid w:val="00F57362"/>
     <w:rsid w:val="00F60262"/>
     <w:rsid w:val="00F66B4B"/>
     <w:rsid w:val="00F75AB1"/>
     <w:rsid w:val="00F77808"/>
     <w:rsid w:val="00F77CC7"/>
     <w:rsid w:val="00F84DBB"/>
     <w:rsid w:val="00F85137"/>
     <w:rsid w:val="00F857B6"/>
     <w:rsid w:val="00F87ABD"/>
     <w:rsid w:val="00F94DF8"/>
     <w:rsid w:val="00F9778C"/>
     <w:rsid w:val="00FA17C0"/>
     <w:rsid w:val="00FA2310"/>
     <w:rsid w:val="00FA2A00"/>
     <w:rsid w:val="00FA3910"/>
     <w:rsid w:val="00FA3CF0"/>
     <w:rsid w:val="00FA3EC5"/>
+    <w:rsid w:val="00FA73AA"/>
     <w:rsid w:val="00FB039E"/>
     <w:rsid w:val="00FB2C1F"/>
     <w:rsid w:val="00FB5B7E"/>
     <w:rsid w:val="00FB6C97"/>
     <w:rsid w:val="00FC78D6"/>
     <w:rsid w:val="00FD01ED"/>
     <w:rsid w:val="00FD4B31"/>
     <w:rsid w:val="00FD4D5B"/>
     <w:rsid w:val="00FE6492"/>
     <w:rsid w:val="00FF064A"/>
     <w:rsid w:val="00FF1B80"/>
     <w:rsid w:val="00FF28E5"/>
     <w:rsid w:val="00FF4274"/>
     <w:rsid w:val="00FF5540"/>
     <w:rsid w:val="00FF705E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -22098,60 +15668,60 @@
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -22724,50 +16294,99 @@
     <w:rsid w:val="006940FA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:lang w:val="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D243BE"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="ru-RU"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009602A1"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
+    <w:name w:val="Текст сноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009602A1"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009602A1"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="6753308">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1767967358">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
@@ -22861,77 +16480,50 @@
         <w:div w:id="44186649">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="1779182648">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
-        </w:div>
-[...25 lines deleted...]
-          </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="688071672">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="712189410">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -23241,77 +16833,50 @@
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="721442635">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="1236739672">
-[...25 lines deleted...]
-    </w:div>
     <w:div w:id="1269003695">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1218128010">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
@@ -23527,84 +17092,58 @@
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="457987618">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
-    <w:div w:id="2064407652">
-[...24 lines deleted...]
-    </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:livestream@jetour-motor.ru.%20%20%20" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:livestream@jetour-motor.ru" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://randstuff.ru/number/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marketing@jetour-motor.ru" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marketing@jetour-motor.ru" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -23866,76 +17405,76 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E99D3B87-C4BC-4991-8A8A-CA22F596A87D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>23478</Characters>
+  <Pages>6</Pages>
+  <Words>2665</Words>
+  <Characters>15192</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>195</Lines>
-  <Paragraphs>55</Paragraphs>
+  <Lines>126</Lines>
+  <Paragraphs>35</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Microsoft Word - ˜@028;0 8 CA;&gt;28O 0:F88</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27541</CharactersWithSpaces>
+  <CharactersWithSpaces>17822</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Word - ˜@028;0 8 CA;&gt;28O 0:F88</dc:title>
   <dc:subject/>
   <dc:creator>˘20=&gt;2 ˘20=</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2024-10-16T00:00:00Z</vt:filetime>